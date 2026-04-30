--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Bertron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandra-bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6144-6810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087646994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position (2015 to present): Professor of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMDC, INSA Toulouse, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Previous position:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2015: Lecturer of Civil Engineering, IUT Toulouse III.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Habilitation to supervise research – HDR (2013) – Civil Engineering. Paul Sabatier University, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ph.D (2004) Department of Civil Engineering, Laboratory of Materials and Durability of Constructions, INSA Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Master of Science in Engineering (2001) Department of Civil Engineering, Laboratory of Materials and Durability of Constructions, INSA Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ecole Normale Supérieure de Cachan (1996-2000) – Agrégation de Génie Civil (2000)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main awards & Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France, Junior Member (2016-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International RILEM Robert L’Hermite Medal (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFGC Award (2014) – French National Association for Civil Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Novela Award (2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microorganisms-Cementitious materials interactions in various contexts:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Biodeterioration of concrete in aggressive environments (sewer networks, biogas systems, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bioreactivity of chemical compounds in nuclear waste repository</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Proliferation of microorganisms on indoor materials and indoor air quality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ongoing supervision of 6 PhD students, 2 postdoc. 8 ongoing contracts and research projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Coordinator of several multidisciplinary teams (material science and microbiology/bioprocess) and international collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - RILEM Officer Member (largest international association of researchers in civil engineering materials)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chair of RILEM 253-MCI International Technical Committee Microorganisms-Cementitious materials Interactions (43 members, 17 countries) (2014-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Chair of French AFGC Technical Committee Concrete & microorganisms: biodeterioration, biohealing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· -·Member of Editorial Committee Cement and Concrete Research, Associate Editor of Materials & Structures, Springer, RILEM Technical Letters, RILEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Expert Member of standardization committees (European CEN TC 165/WG13, French FP D 18-011)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of galvanic anode cathodic protection of reinforced concrete systems in marine environment: Influence of water level and biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha-Arya Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Technical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21809/rilemtechlett.2024.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the Coriolis µ Air Sampling Device for Fungal Contamination Analysis of Indoor Air: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mercade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lepercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.345. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens14040345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Au/ZnO composite materials for indoor photocatalytic degradation of NO2 pollutant under low UV-A irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Collière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.115110. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.115110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of concrete panels in air scrubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Frigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e05035. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2025.e05035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of asbestos cement using Lacticaseibacillus paracasei: A pre-treatment for sustainable waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.140262. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Sewer Concretes with Calcium Sulpho-Aluminate Cement and Portland Cement Blends: Field and Laboratory Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Titus Bakera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), pp.1256. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18061256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of laboratory methods for performance assessment of cementitious materials in wastewater networks: Biological and chemical tests versus field exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Grengg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor J.G. Gluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.107741. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into aluminosilicate gel from acetic acid attack of hydrated Portland cement: Experimental and thermodynamic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.105923. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of anodic and cathodic reactions at the scale of a single microbial electrode elucidated by coupling experimental, analytical and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Deby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 624, pp.235600. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.235600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of test related factors on the degradation of cement-based materials on acetic acid exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinnu Mariam Ninan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaswamy K P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeeb R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (10), pp.105503. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/ad7dd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term interactions of concrete, biofilm, and seawater in the submerged zone of marine environments for sustainable floating offshore wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 451, pp.138840. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogalvanic cathodic protection applied to a large-scale laboratory pilot concrete pier: influence of the bioanodic surface, tidal variations and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nougarolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.111125. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogalvanic cathodic protection of reinforced concrete structures in marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, pp.133180. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Photocatalytic Biocidal Activity of TiO2, ZnO and Au/ZnO on Escherichia coli and on Aspergillus niger under Light Intensity Close to Real-Life Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons El Atti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1139. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13071139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal contamination of building materials and the aerosolization of particles and toxins in indoor air and their associated risks to health: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.175. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins15030175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated ZnO: An alternative photocatalyst promising for NOx degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.118377. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.118377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical interactions between aged cementitious materials and sulfate reducing microbial community with propionate as electron donor in the context of nuclear waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Sonois-Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105651. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of tetrathionate during the development of a biofilm in biogenic sulfuric acid attack on different cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 850, pp.158031. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Structuration of WO3 Nanoleaves by Localized Hydrolysis of an Organometallic Zn Precursor: Application to Photocatalytic NO2 Abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castello Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (24), pp.4360. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12244360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Microstructural Properties of Designed Cohesive M-S-H Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.547. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15020547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of CEM III paste by demineralised or mineralised water at pH 7 in relation with aluminium release in drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.106399. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using glycerol esters to prevent microbial growth on sunflower-based insulation panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesmie Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Montibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174 (3), pp.140-149. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jcoma.20.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Test to Evaluate the Resistance of Cementitious Materials to Biodeterioration in Sewer Network Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.686. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14030686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blast-furnace slag cement and metakaolin based geopolymer as construction materials for liquid anaerobic digestion structures: Interactions and biodeterioration mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 750, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite bacterial reduction at alkaline pH and high nitrate concentrations, comparison of acetate versus dihydrogen as electron donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 280, pp.111859. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory assessment of the contribution of aggressive to concrete chemical compounds to the degradation of Portland cement-based materials during anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (6), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01810-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite reduction activity of activated sludge microcosm in a highly alkaline environment with solid cementitious material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Sonois-Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, pp.104971. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2020.104971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the microbiome associated with in situ earthen materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-019-0350-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of NO photocatalytic degradation in an experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounes Koufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.127298. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.127298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of neutrophilic Paracoccus denitrificans to denitrification at highly alkaline pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (17), pp.22112-22119. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08360-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissolved aluminum concentration on sulfur-oxidizing bacterial activity in the biodeterioration of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 85 (15), 12 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00302-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrogen Electron Donor, Alkaline pH, and High Nitrate Concentrations on Microbial Denitrification: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (20), pp.5163. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20205163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to biodeterioration of aluminium-rich binders in sewer network environment: Study of the possible bacteriostatic effect and role of phase reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.105785. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycled bio-sourced glycerol and diglycerol for asphalt release agents (ARA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2018.1484382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementitious materials in biogas systems: Biodeterioration mechanisms and kinetics in CEM I and CAC based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105815. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microbial proliferation on cementitious materials exposed to biogas systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2019.1567610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ NO abatement by photocatalysis – study under continuous NO injection in a 10-m3 experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-018-0644-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite reduction at high pH in a cementitious environment by a microbial microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Rizoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Biofilm Characterization and Microscopic Evaluation of the Antibacterial Properties of a Photocatalytic Coating Protecting Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.93. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings8030093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration mechanisms and kinetics of SCM and aluminate based cements and AAM in the liquid phase of an anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.02003. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201819902003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the resistance of CAC and BFSC mortars to biodegradation: laboratory test approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.02004. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201819902004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Parameters Affecting the Effectiveness of Photocatalytic Functional Coatings to Degrade NO: TiO2 Amount on Surface, Illumination, and Substrate Roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.6241615. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/6241615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete alteration due to 55 years of exposure to river water: Chemical and mineralogical characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosenqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Fridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouchehr Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.110--120. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a continuous-flow bioreactor to evaluate nitrate reduction rate of Halomonas desiderata in cementitious environment relevant to nuclear waste deep repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.161-170. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of NO/NO2 gas injected into a 10-m(3) experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (14), pp.12562--12570. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7701-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) Part II: evaluation of biodegradable products for use as ARAs and bitumen removers (BRs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4), pp.1419--1432. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-015-0663-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of cementitious material deterioration in biogas digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.892-901. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approach to simulating the biodeterioration of industrial cementitious products in sewer environment. Part II: Validation on CAC and BFSC linings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Botanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.409--418. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) part I: developing test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4), pp.1403--1418. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-015-0585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant aggregates and fibers in earth construction materials: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (10), pp.719 - 734. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoglyceride to protect building materials against microbial proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), 6 p. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach to reproduce the biodeterioration of industrial cementitious products in a sewer environment. Part I: Test design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.246--256. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and bacterial reduction of nitrate at alkaline pH: Conditions comparable to a nuclear waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 101, pp. 12-22. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding interactions between cementitious materials and microorganisms: a key to sustainable and safe concrete structures in various contexts (vol 47, pg 1787, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (1-2), pp.513--513. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0462-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated test design for biodeterioration of cementitious materials and products in sewer environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 204. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bio-based earth products for healthy and sustainable buildings: characterization of microbiological, mechanical and hygrothermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms-building materials interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Frateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 201. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between hydrated cement paste and organic acids: Thermodynamic data and speciation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeves Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of cementitious materials in biogas digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 202. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal growth inhibition on cement mortar: Efficiency of water repellent and photocatalytic treatments under UV/VIS illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.115--125. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTEX abatement by photocatalytic TiO2-bearing coatings applied to cement mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.186--192. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of nitrate and organic acids at the concrete-bitumen interface of a nuclear waste repository cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.51--57. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.11.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Activity of TiO2 Photocatalyst Alone or in Coatings on E. coli: The Influence of Methodological Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.670--686. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings4030670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of indoor microbial growth across building materials and sampling and analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.136-149. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halomonas desiderata as a bacterial model to predict the possible biological nitrate reduction in concrete cells of nuclear waste disposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.32--41. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding interactions between cementitious materials and microorganisms: a key to sustainable and safe concrete structures in various contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (11), pp.1787-1806. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate reducing bacterial activity in concrete cells of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 56, pp. 1-9. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 101 (1), pp. 104-1. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 56, pp. 1-10. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO using photocatalytic coatings applied to different substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle de La Asunciòn-Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Siitari-Kauppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.739-749. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test method to assess the bacterial deterioration of cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (4), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of cement-based materials by various organic acids in agro-industrial waste-waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (8), pp.882-892. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 2: Quantification of growths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (7), pp.937-945. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-008-9433-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of electron microprobe data from the analysis of altered cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (10), pp.929-935. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 1: Development of the growth tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (10), pp.1061-1071. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-006-9205-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of cement pastes by organic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (3), pp.341-354. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-006-9110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated tests of hardened cement pastes alteration by organic acids: analysis of the pH effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (1), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack of cement pastes exposed to organic acids in manure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (9-10), pp.898-909. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2005.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement pastes alteration by liquid manure organic acids: chemical and mineralogical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (10), pp.1823-1835. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term investigation of interactions of plain concrete, marine microorganisms, and sea water for the application of Floating Offshore Wind Turbines (FOWTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Deby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Concrete Under Severe Loading Conditions – Environment &amp; Loading, CONSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of an aerosolization experimental bench to investigate the release of particles from surfaces of materials into air under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Impact of Cracks on Biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Hoballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Early-Age Phenomena at the Concrete-Marine Biofilm Interface in Seawater for the Construction of Eco-Friendly Fowt’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSCC 2024 - RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Milan, Italy. pp.321-329, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Coupling of Biodeterioration and Cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Concrete Repair, Rehabilitation and Retrofitting, ICCRRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cathodic protection of reinforced concrete in marine environment for the application of floating offshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSEC 24 - 10th International Conference on Concrete under Severe Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of slag and sulfoaluminate cements exposed to organic acid, ammonium and magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on the Chemistry of Cement (ICCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tio2 Photocatalytic Biocidal Activity on Escherichia Coli and On Aspergillus Niger under Different Methodological Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Civil, Structural, and Environmental Engineering, CSEE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/iceptp23.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une eau contenant du magnésium sur les propriétés chimiques et mécaniques d'une pâte de ciment à faible rapport C/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Nanomaterials for Indoor Air Quality: Comparison Study of TiO2, ZnO, Au/TiO2 and Au/ZnO for NOx Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-mechanical characterization of cement pastes placed in magnesian solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuwCem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of synthetic Calcium Silicate Hydrates (C-S-H) in chemically aggressive conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Thermodynamic Modeling to the Understanding of Interactions Between Hydrated Cement Pastes and Organic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSCC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Mar 2020, Guimarães, Portugal. pp.279-289, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76465-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions géochimiques entre matériaux cimentaires et eaux dans un contexte d'adduction d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Desoteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and chemo-mechanical characterization of M-S-H hardened pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClayConference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated TiO2, ZnO and WO3 for NO degradation: new photocatalytic materials for the improvement of the Indoor Air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2020 The Nanoscience meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of sustainable binders in anaerobic digestion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux photocatalytiques pour l’abattement de polluants gazeux (NOx, formaldéhyde) et capteurs de gaz miniaturisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Mesure de la Qualité de l’air », Instrumentation pour le suivi environnemental Cycle d’ateliers nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de l’Ingénierie et des Systèmes et l’Institut National des Sciences de l’Univers du CNRS, 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated TiO2, and ZnO for NOx degradation: new photocatalytic materials for the improvement of air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Interfaces Against Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding concrete biodeterioration mechanisms and resistance in sewer environments: recent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Biotechnology in Construction Materials and Geotechnical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nankin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air NO2 depollution by photocatalysis – Comparing reactor and experimental chamber results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution 2019 - 27th International Conference on Modelling, Monitoring and Management of Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal. pp.44-55, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/EI-V3-N1-44-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on the effect of organic acids on cement-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinnu Mariam Ninan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athira Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on MODELING AND SIMULATION IN CIVIL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kerala, India, India. pp.012045, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/491/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodétérioration de pâtes de ciments CEM III, CAC et métakaolin alkali-activé exposés au milieu de la méthanisation en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Forum Jeunes chercheurs Biodétériation des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la dégradation des matériaux cimentaires par l’acide sulfurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulenyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Forum Jeunes chercheures - Biodéterioration des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of sulfuric acid attack on OPC and CAC materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulenyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Chemistry of Cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration mechanisms and durability of SCM based cements and AAM in anaerobic digestion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the chemistry of cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency assessment of a commercial photocatalytic coating to degrade NO under real-world conditions in an equipped experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the valorization of titanium from chemical milling baths to design photocatalytic coatings for air depollution applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of formaldehyde degradation in a standardized photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2017 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de l’efficacité d’un revêtement photocatalytique commercial à abattre le NO en conditions réelles dans une chambre expérimentale instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.10, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate reducing bacterial activity in concrete cells of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements photocatalytiques pour les matériaux de construction : formulation, évaluation de l’efficacité de la dépollution de l’air et de l’écotoxicité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Nouveaux Matériaux et Durabilité (NoMaD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Toulouse (INSA de Toulouse). Toulouse, FRA., Nov 2012, Toulouse, France. 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop NUCPERF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of cementitious materials by organic acids in agricultural effluents: experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Cement Based Materials for a Sustainable Agriculture ; CIGR International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Québec, Canada. pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air purification and emission of VOC by photocatalytic TiO2-bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Aouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Concrete 2011, 2nd International Conference and The Environmental Construction Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Construction Technology Services (ACTS). LBN., Dec 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial catalysis of red-ox reactions in concrete cells of nuclear waste repositories : a step-wise experimental approach for nitrate reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Basséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUWCEM 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de l'influence de la précipitation de M-S-H sur le comportement chemo-mécanique de matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses 2020, JTT2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pornichet, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Nanomaterials for Indoor Air Quality: Comparison between TiO2 and ZnO Au-doped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop L'Or en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of NO/NO2 gas injected into a 10-m3 experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of benzene, toluene, ethylbenzene and O, M, P-xylene by photocatalytic tio2- bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Analytical Chemistry (ISEAC 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Anvers, Belgium. International Journal of Environmental Analytical Chemistry, 2012, Manuscripts presented at the 37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO and BTEX using photocatalytic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Européennes de Photocatalyse (JEP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Analyzing the Chemical Mechanisms of Bitumen Aging and Rejuvenation with FTIR Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canestrari, F. and Partl, M. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Rilem International Symposium on Testing and Characterization of Sustainable and Innovative Bituminous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer, pp.203--214, 2016, 978-94-017-7342-3 978-94-017-7341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection cathodique d’une structure métallique contre la corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2106008. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de Prévention ou de Protection Cathodique Biogalvanique des métaux contre la corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: DSO 2020004648. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Bertron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandra-bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6144-6810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087646994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position (2015 to present): Professor of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMDC, INSA Toulouse, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Previous position:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2015: Lecturer of Civil Engineering, IUT Toulouse III.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Habilitation to supervise research – HDR (2013) – Civil Engineering. Paul Sabatier University, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ph.D (2004) Department of Civil Engineering, Laboratory of Materials and Durability of Constructions, INSA Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Master of Science in Engineering (2001) Department of Civil Engineering, Laboratory of Materials and Durability of Constructions, INSA Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ecole Normale Supérieure de Cachan (1996-2000) – Agrégation de Génie Civil (2000)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main awards & Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France, Junior Member (2016-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International RILEM Robert L’Hermite Medal (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFGC Award (2014) – French National Association for Civil Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Novela Award (2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microorganisms-Cementitious materials interactions in various contexts:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Biodeterioration of concrete in aggressive environments (sewer networks, biogas systems, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bioreactivity of chemical compounds in nuclear waste repository</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Proliferation of microorganisms on indoor materials and indoor air quality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ongoing supervision of 6 PhD students, 2 postdoc. 8 ongoing contracts and research projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Coordinator of several multidisciplinary teams (material science and microbiology/bioprocess) and international collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - RILEM Officer Member (largest international association of researchers in civil engineering materials)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chair of RILEM 253-MCI International Technical Committee Microorganisms-Cementitious materials Interactions (43 members, 17 countries) (2014-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Chair of French AFGC Technical Committee Concrete & microorganisms: biodeterioration, biohealing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· -·Member of Editorial Committee Cement and Concrete Research, Associate Editor of Materials & Structures, Springer, RILEM Technical Letters, RILEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Expert Member of standardization committees (European CEN TC 165/WG13, French FP D 18-011)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of magnesium concentration vs. pure water attack on the leaching kinetics and mechanical properties of low-carbon cementitious pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 169, pp.106518. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2026.106518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the Coriolis µ Air Sampling Device for Fungal Contamination Analysis of Indoor Air: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mercade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lepercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.345. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens14040345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Au/ZnO composite materials for indoor photocatalytic degradation of NO2 pollutant under low UV-A irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Collière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.115110. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.115110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of galvanic anode cathodic protection of reinforced concrete systems in marine environment: Influence of water level and biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha-Arya Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Technical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21809/rilemtechlett.2024.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of concrete panels in air scrubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Frigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e05035. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2025.e05035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of asbestos cement using Lacticaseibacillus paracasei: A pre-treatment for sustainable waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.140262. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Sewer Concretes with Calcium Sulpho-Aluminate Cement and Portland Cement Blends: Field and Laboratory Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Titus Bakera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), pp.1256. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18061256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of laboratory methods for performance assessment of cementitious materials in wastewater networks: Biological and chemical tests versus field exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Grengg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor J.G. Gluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.107741. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into aluminosilicate gel from acetic acid attack of hydrated Portland cement: Experimental and thermodynamic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.105923. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of test related factors on the degradation of cement-based materials on acetic acid exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinnu Mariam Ninan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaswamy K P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeeb R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (10), pp.105503. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/ad7dd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of anodic and cathodic reactions at the scale of a single microbial electrode elucidated by coupling experimental, analytical and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Deby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 624, pp.235600. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.235600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term interactions of concrete, biofilm, and seawater in the submerged zone of marine environments for sustainable floating offshore wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 451, pp.138840. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogalvanic cathodic protection applied to a large-scale laboratory pilot concrete pier: influence of the bioanodic surface, tidal variations and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nougarolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.111125. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogalvanic cathodic protection of reinforced concrete structures in marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, pp.133180. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Photocatalytic Biocidal Activity of TiO2, ZnO and Au/ZnO on Escherichia coli and on Aspergillus niger under Light Intensity Close to Real-Life Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons El Atti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1139. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13071139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal contamination of building materials and the aerosolization of particles and toxins in indoor air and their associated risks to health: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.175. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins15030175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated ZnO: An alternative photocatalyst promising for NOx degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.118377. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.118377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical interactions between aged cementitious materials and sulfate reducing microbial community with propionate as electron donor in the context of nuclear waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Sonois-Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105651. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Structuration of WO3 Nanoleaves by Localized Hydrolysis of an Organometallic Zn Precursor: Application to Photocatalytic NO2 Abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castello Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (24), pp.4360. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12244360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of tetrathionate during the development of a biofilm in biogenic sulfuric acid attack on different cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 850, pp.158031. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Microstructural Properties of Designed Cohesive M-S-H Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.547. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15020547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using glycerol esters to prevent microbial growth on sunflower-based insulation panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesmie Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Montibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174 (3), pp.140-149. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jcoma.20.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Test to Evaluate the Resistance of Cementitious Materials to Biodeterioration in Sewer Network Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.686. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14030686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blast-furnace slag cement and metakaolin based geopolymer as construction materials for liquid anaerobic digestion structures: Interactions and biodeterioration mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 750, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite bacterial reduction at alkaline pH and high nitrate concentrations, comparison of acetate versus dihydrogen as electron donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 280, pp.111859. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of CEM III paste by demineralised or mineralised water at pH 7 in relation with aluminium release in drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.106399. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory assessment of the contribution of aggressive to concrete chemical compounds to the degradation of Portland cement-based materials during anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (6), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01810-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite reduction activity of activated sludge microcosm in a highly alkaline environment with solid cementitious material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Sonois-Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, pp.104971. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2020.104971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the microbiome associated with in situ earthen materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-019-0350-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of NO photocatalytic degradation in an experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounes Koufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.127298. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.127298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of neutrophilic Paracoccus denitrificans to denitrification at highly alkaline pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (17), pp.22112-22119. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08360-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissolved aluminum concentration on sulfur-oxidizing bacterial activity in the biodeterioration of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 85 (15), 12 p. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00302-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrogen Electron Donor, Alkaline pH, and High Nitrate Concentrations on Microbial Denitrification: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (20), pp.5163. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20205163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to biodeterioration of aluminium-rich binders in sewer network environment: Study of the possible bacteriostatic effect and role of phase reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.105785. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycled bio-sourced glycerol and diglycerol for asphalt release agents (ARA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2018.1484382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementitious materials in biogas systems: Biodeterioration mechanisms and kinetics in CEM I and CAC based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105815. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microbial proliferation on cementitious materials exposed to biogas systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2019.1567610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ NO abatement by photocatalysis – study under continuous NO injection in a 10-m3 experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-018-0644-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite reduction at high pH in a cementitious environment by a microbial microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Rizoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Biofilm Characterization and Microscopic Evaluation of the Antibacterial Properties of a Photocatalytic Coating Protecting Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.93. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings8030093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration mechanisms and kinetics of SCM and aluminate based cements and AAM in the liquid phase of an anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.02003. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201819902003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the resistance of CAC and BFSC mortars to biodegradation: laboratory test approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.02004. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201819902004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete alteration due to 55 years of exposure to river water: Chemical and mineralogical characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosenqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Fridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouchehr Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.110--120. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Parameters Affecting the Effectiveness of Photocatalytic Functional Coatings to Degrade NO: TiO2 Amount on Surface, Illumination, and Substrate Roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.6241615. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/6241615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a continuous-flow bioreactor to evaluate nitrate reduction rate of Halomonas desiderata in cementitious environment relevant to nuclear waste deep repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.161-170. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of NO/NO2 gas injected into a 10-m(3) experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (14), pp.12562--12570. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7701-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of cementitious material deterioration in biogas digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.892-901. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) Part II: evaluation of biodegradable products for use as ARAs and bitumen removers (BRs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4), pp.1419--1432. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-015-0663-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approach to simulating the biodeterioration of industrial cementitious products in sewer environment. Part II: Validation on CAC and BFSC linings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Botanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.409--418. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) part I: developing test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4), pp.1403--1418. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-015-0585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant aggregates and fibers in earth construction materials: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (10), pp.719 - 734. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoglyceride to protect building materials against microbial proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), 6 p. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach to reproduce the biodeterioration of industrial cementitious products in a sewer environment. Part I: Test design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.246--256. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding interactions between cementitious materials and microorganisms: a key to sustainable and safe concrete structures in various contexts (vol 47, pg 1787, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (1-2), pp.513--513. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0462-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and bacterial reduction of nitrate at alkaline pH: Conditions comparable to a nuclear waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 101, pp. 12-22. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated test design for biodeterioration of cementitious materials and products in sewer environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 204. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bio-based earth products for healthy and sustainable buildings: characterization of microbiological, mechanical and hygrothermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms-building materials interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Frateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 201. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between hydrated cement paste and organic acids: Thermodynamic data and speciation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeves Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of cementitious materials in biogas digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 202. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal growth inhibition on cement mortar: Efficiency of water repellent and photocatalytic treatments under UV/VIS illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.115--125. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTEX abatement by photocatalytic TiO2-bearing coatings applied to cement mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.186--192. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of nitrate and organic acids at the concrete-bitumen interface of a nuclear waste repository cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.51--57. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.11.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Activity of TiO2 Photocatalyst Alone or in Coatings on E. coli: The Influence of Methodological Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.670--686. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings4030670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of indoor microbial growth across building materials and sampling and analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.136-149. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halomonas desiderata as a bacterial model to predict the possible biological nitrate reduction in concrete cells of nuclear waste disposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.32--41. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding interactions between cementitious materials and microorganisms: a key to sustainable and safe concrete structures in various contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (11), pp.1787-1806. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate reducing bacterial activity in concrete cells of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 56, pp. 1-9. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 101 (1), pp. 104-1. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 56, pp. 1-10. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle de La Asunciòn-Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Siitari-Kauppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.739-749. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test method to assess the bacterial deterioration of cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (4), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO using photocatalytic coatings applied to different substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of cement-based materials by various organic acids in agro-industrial waste-waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (8), pp.882-892. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 2: Quantification of growths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (7), pp.937-945. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-008-9433-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of electron microprobe data from the analysis of altered cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (10), pp.929-935. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 1: Development of the growth tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (10), pp.1061-1071. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-006-9205-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of cement pastes by organic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (3), pp.341-354. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-006-9110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated tests of hardened cement pastes alteration by organic acids: analysis of the pH effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (1), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack of cement pastes exposed to organic acids in manure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (9-10), pp.898-909. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2005.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement pastes alteration by liquid manure organic acids: chemical and mineralogical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (10), pp.1823-1835. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term investigation of interactions of plain concrete, marine microorganisms, and sea water for the application of Floating Offshore Wind Turbines (FOWTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Deby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Concrete Under Severe Loading Conditions – Environment &amp; Loading, CONSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Impact of Cracks on Biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Hoballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Early-Age Phenomena at the Concrete-Marine Biofilm Interface in Seawater for the Construction of Eco-Friendly Fowt’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSCC 2024 - RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Milan, Italy. pp.321-329, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of an aerosolization experimental bench to investigate the release of particles from surfaces of materials into air under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Coupling of Biodeterioration and Cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Concrete Repair, Rehabilitation and Retrofitting, ICCRRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cathodic protection of reinforced concrete in marine environment for the application of floating offshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSEC 24 - 10th International Conference on Concrete under Severe Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of slag and sulfoaluminate cements exposed to organic acid, ammonium and magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on the Chemistry of Cement (ICCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tio2 Photocatalytic Biocidal Activity on Escherichia Coli and On Aspergillus Niger under Different Methodological Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Civil, Structural, and Environmental Engineering, CSEE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/iceptp23.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une eau contenant du magnésium sur les propriétés chimiques et mécaniques d'une pâte de ciment à faible rapport C/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Nanomaterials for Indoor Air Quality: Comparison Study of TiO2, ZnO, Au/TiO2 and Au/ZnO for NOx Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of synthetic Calcium Silicate Hydrates (C-S-H) in chemically aggressive conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-mechanical characterization of cement pastes placed in magnesian solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuwCem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Thermodynamic Modeling to the Understanding of Interactions Between Hydrated Cement Pastes and Organic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSCC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Mar 2020, Guimarães, Portugal. pp.279-289, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76465-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions géochimiques entre matériaux cimentaires et eaux dans un contexte d'adduction d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Desoteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and chemo-mechanical characterization of M-S-H hardened pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClayConference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of sustainable binders in anaerobic digestion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated TiO2, ZnO and WO3 for NO degradation: new photocatalytic materials for the improvement of the Indoor Air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2020 The Nanoscience meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux photocatalytiques pour l’abattement de polluants gazeux (NOx, formaldéhyde) et capteurs de gaz miniaturisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Mesure de la Qualité de l’air », Instrumentation pour le suivi environnemental Cycle d’ateliers nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de l’Ingénierie et des Systèmes et l’Institut National des Sciences de l’Univers du CNRS, 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated TiO2, and ZnO for NOx degradation: new photocatalytic materials for the improvement of air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Interfaces Against Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding concrete biodeterioration mechanisms and resistance in sewer environments: recent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Biotechnology in Construction Materials and Geotechnical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nankin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air NO2 depollution by photocatalysis – Comparing reactor and experimental chamber results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution 2019 - 27th International Conference on Modelling, Monitoring and Management of Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal. pp.44-55, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/EI-V3-N1-44-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on the effect of organic acids on cement-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinnu Mariam Ninan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athira Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on MODELING AND SIMULATION IN CIVIL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kerala, India, India. pp.012045, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/491/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodétérioration de pâtes de ciments CEM III, CAC et métakaolin alkali-activé exposés au milieu de la méthanisation en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Forum Jeunes chercheurs Biodétériation des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la dégradation des matériaux cimentaires par l’acide sulfurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulenyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Forum Jeunes chercheures - Biodéterioration des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of sulfuric acid attack on OPC and CAC materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulenyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Chemistry of Cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration mechanisms and durability of SCM based cements and AAM in anaerobic digestion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the chemistry of cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency assessment of a commercial photocatalytic coating to degrade NO under real-world conditions in an equipped experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the valorization of titanium from chemical milling baths to design photocatalytic coatings for air depollution applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of formaldehyde degradation in a standardized photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2017 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de l’efficacité d’un revêtement photocatalytique commercial à abattre le NO en conditions réelles dans une chambre expérimentale instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.10, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate reducing bacterial activity in concrete cells of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements photocatalytiques pour les matériaux de construction : formulation, évaluation de l’efficacité de la dépollution de l’air et de l’écotoxicité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Nouveaux Matériaux et Durabilité (NoMaD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Toulouse (INSA de Toulouse). Toulouse, FRA., Nov 2012, Toulouse, France. 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop NUCPERF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air purification and emission of VOC by photocatalytic TiO2-bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Aouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Concrete 2011, 2nd International Conference and The Environmental Construction Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Construction Technology Services (ACTS). LBN., Dec 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial catalysis of red-ox reactions in concrete cells of nuclear waste repositories : a step-wise experimental approach for nitrate reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Basséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUWCEM 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of cementitious materials by organic acids in agricultural effluents: experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Cement Based Materials for a Sustainable Agriculture ; CIGR International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Québec, Canada. pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de l'influence de la précipitation de M-S-H sur le comportement chemo-mécanique de matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses 2020, JTT2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pornichet, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Nanomaterials for Indoor Air Quality: Comparison between TiO2 and ZnO Au-doped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop L'Or en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of NO/NO2 gas injected into a 10-m3 experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of benzene, toluene, ethylbenzene and O, M, P-xylene by photocatalytic tio2- bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Analytical Chemistry (ISEAC 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Anvers, Belgium. International Journal of Environmental Analytical Chemistry, 2012, Manuscripts presented at the 37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO and BTEX using photocatalytic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Européennes de Photocatalyse (JEP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Analyzing the Chemical Mechanisms of Bitumen Aging and Rejuvenation with FTIR Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canestrari, F. and Partl, M. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Rilem International Symposium on Testing and Characterization of Sustainable and Innovative Bituminous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer, pp.203--214, 2016, 978-94-017-7342-3 978-94-017-7341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection cathodique d’une structure métallique contre la corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2106008. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de Prévention ou de Protection Cathodique Biogalvanique des métaux contre la corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: DSO 2020004648. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="322D560D"/>
+    <w:nsid w:val="BA699D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DF21BF7"/>
+    <w:nsid w:val="7B00C075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CFBA2E20"/>
+    <w:nsid w:val="75B8629F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F5692A8D"/>
+    <w:nsid w:val="99A6C837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7D206A64"/>
+    <w:nsid w:val="D192EB3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="50D66591"/>
+    <w:nsid w:val="62A185EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-bertron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6144-6810" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087646994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha-Arya Margapuram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Thibault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2024.205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hallak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14040345" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04911063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castell&#243; Lux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.115110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Fourr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frigout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05390572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Draghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140262" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Titus Bakera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Aboulela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alexander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18061256" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Grengg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor J.G. Gluth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107741" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04420632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105923" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubuit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnu Mariam Ninan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy K P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeeb R" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ad7dd5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04764547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Margapuram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138840" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nougarolles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13071139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057979v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15030175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118377" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sonois-Mazars" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Matar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105651" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03799648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965121v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castello Lux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12244360" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03147900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthomier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gu&#233;randel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106399" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesmie Balthazard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Buvignier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14030686" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02937600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141518" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111859" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03429099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01810-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2020.104971" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-019-0350-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127298" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08360-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Robin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00302-19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417659v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205163" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105785" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02374035v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1484382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Voegel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105815" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1567610" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001621v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivko Topalov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-018-0644-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01917058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Rizoulis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.08.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876348v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8030093" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002334v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201819902003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002344v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201819902004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6241615" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosenqvist" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fridh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouchehr Hassanzadeh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.11.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.05.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wayser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7701-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0663-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849702v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Botanch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6Z432BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849691v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0585-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602510v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Foussard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXN26CR9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0462-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre Lavigne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lefebvre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HX6NHS1G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feugeas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108814v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Larreur-Cayol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.12.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8WWH9PG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850753v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.01.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDT0W87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850791v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings4030670" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850781v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogues" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850764v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001745v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0433-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875245v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161363v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.03.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK4FN6WM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165381v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larreur-Cayol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.04.007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G7L8BP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165388v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubosc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9433-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E611EABC43D8A7281F2A1C1C74609D4CD0AB047D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165396v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SWD4ML9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165402v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9205-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C0BE768536D670FF39DBB623B0ACDCD3C20ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168789v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9110-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6381AB482B06DC5E84F205C88000A7E64AD1022/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161240v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.09.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF7B3T5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161249v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.06.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XQBHGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160792v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.01.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1F1HW5Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973603v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971842v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981549v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Hoballah" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769008v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_37" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981533v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Duchemin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hardy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Llobet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209650v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/iceptp23.154" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880566v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784631v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784765v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bista" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790490v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76465-4_25" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880582v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Desoteux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784664v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784646v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783030v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818334v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791567v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792649v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EI-V3-N1-44-55" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783584v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athira Ajay" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ramaswamy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/491/1/012045" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970039v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02181841v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969532v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971405v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093728v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Wayser" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093699v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazars" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155474v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093737v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748001v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassim" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669743v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541787v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970004v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792578v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748058v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803929v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849700v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801789v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802912v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-bertron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6144-6810" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087646994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hallak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14040345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04911063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castell&#243; Lux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.115110" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha-Arya Margapuram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2024.205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Fourr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frigout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05390572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Draghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140262" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Titus Bakera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Aboulela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alexander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18061256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Grengg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wack" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor J.G. Gluth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107741" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04420632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnu Mariam Ninan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy K P" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeeb R" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ad7dd5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubuit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04764547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Margapuram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138840" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nougarolles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133180" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13071139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057979v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15030175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118377" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sonois-Mazars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Matar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105651" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965121v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castello Lux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12244360" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03799648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesmie Balthazard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Buvignier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14030686" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02937600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141518" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111859" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03147900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthomier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gu&#233;randel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106399" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03429099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01810-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2020.104971" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-019-0350-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08360-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Robin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00302-19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105785" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02374035v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1484382" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Voegel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105815" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001421v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1567610" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivko Topalov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-018-0644-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01917058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Rizoulis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.08.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8030093" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201819902003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201819902004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosenqvist" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fridh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouchehr Hassanzadeh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.11.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6241615" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.05.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wayser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7701-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849702v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.072" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0663-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849687v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Botanch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6Z432BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0585-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849778v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Foussard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXN26CR9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849730v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0462-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre Lavigne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lefebvre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HX6NHS1G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849751v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feugeas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108814v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Larreur-Cayol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.12.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8WWH9PG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850753v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.01.018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDT0W87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings4030670" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogues" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.030" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0433-1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875245v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161363v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.03.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK4FN6WM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165381v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larreur-Cayol" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.04.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G7L8BP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165388v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubosc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9433-3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E611EABC43D8A7281F2A1C1C74609D4CD0AB047D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SWD4ML9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165402v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9205-x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C0BE768536D670FF39DBB623B0ACDCD3C20ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168789v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9110-3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6381AB482B06DC5E84F205C88000A7E64AD1022/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.09.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF7B3T5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161249v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.06.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XQBHGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160792v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.01.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1F1HW5Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981549v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Hoballah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769008v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_37" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971842v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981533v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748056v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818392v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Duchemin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferry" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hardy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Llobet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209650v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/iceptp23.154" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880566v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784631v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784765v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bista" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784670v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790490v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76465-4_25" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880582v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Desoteux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784664v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783030v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784646v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818334v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791567v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781097v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792649v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EI-V3-N1-44-55" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783584v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athira Ajay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ramaswamy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/491/1/012045" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970039v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02181841v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969532v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971405v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Wayser" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093699v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazars" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155474v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093737v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748001v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669743v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541787v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970004v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792578v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748058v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803929v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849700v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801789v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802912v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>