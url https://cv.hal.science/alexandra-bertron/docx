--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Bertron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandra-bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6144-6810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087646994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position (2015 to present): Professor of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMDC, INSA Toulouse, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Previous position:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2015: Lecturer of Civil Engineering, IUT Toulouse III.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Habilitation to supervise research – HDR (2013) – Civil Engineering. Paul Sabatier University, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ph.D (2004) Department of Civil Engineering, Laboratory of Materials and Durability of Constructions, INSA Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Master of Science in Engineering (2001) Department of Civil Engineering, Laboratory of Materials and Durability of Constructions, INSA Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ecole Normale Supérieure de Cachan (1996-2000) – Agrégation de Génie Civil (2000)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main awards & Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France, Junior Member (2016-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International RILEM Robert L’Hermite Medal (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFGC Award (2014) – French National Association for Civil Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Novela Award (2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microorganisms-Cementitious materials interactions in various contexts:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Biodeterioration of concrete in aggressive environments (sewer networks, biogas systems, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bioreactivity of chemical compounds in nuclear waste repository</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Proliferation of microorganisms on indoor materials and indoor air quality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ongoing supervision of 6 PhD students, 2 postdoc. 8 ongoing contracts and research projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Coordinator of several multidisciplinary teams (material science and microbiology/bioprocess) and international collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - RILEM Officer Member (largest international association of researchers in civil engineering materials)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chair of RILEM 253-MCI International Technical Committee Microorganisms-Cementitious materials Interactions (43 members, 17 countries) (2014-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Chair of French AFGC Technical Committee Concrete & microorganisms: biodeterioration, biohealing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· -·Member of Editorial Committee Cement and Concrete Research, Associate Editor of Materials & Structures, Springer, RILEM Technical Letters, RILEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Expert Member of standardization committees (European CEN TC 165/WG13, French FP D 18-011)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of magnesium concentration vs. pure water attack on the leaching kinetics and mechanical properties of low-carbon cementitious pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 169, pp.106518. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2026.106518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the Coriolis µ Air Sampling Device for Fungal Contamination Analysis of Indoor Air: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mercade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lepercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.345. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens14040345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Au/ZnO composite materials for indoor photocatalytic degradation of NO2 pollutant under low UV-A irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Collière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.115110. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.115110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of galvanic anode cathodic protection of reinforced concrete systems in marine environment: Influence of water level and biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha-Arya Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Technical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21809/rilemtechlett.2024.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of concrete panels in air scrubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Frigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e05035. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2025.e05035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of asbestos cement using Lacticaseibacillus paracasei: A pre-treatment for sustainable waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.140262. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Sewer Concretes with Calcium Sulpho-Aluminate Cement and Portland Cement Blends: Field and Laboratory Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Titus Bakera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), pp.1256. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18061256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of laboratory methods for performance assessment of cementitious materials in wastewater networks: Biological and chemical tests versus field exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Grengg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor J.G. Gluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.107741. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into aluminosilicate gel from acetic acid attack of hydrated Portland cement: Experimental and thermodynamic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.105923. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of test related factors on the degradation of cement-based materials on acetic acid exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinnu Mariam Ninan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaswamy K P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeeb R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (10), pp.105503. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/ad7dd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of anodic and cathodic reactions at the scale of a single microbial electrode elucidated by coupling experimental, analytical and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Deby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 624, pp.235600. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.235600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term interactions of concrete, biofilm, and seawater in the submerged zone of marine environments for sustainable floating offshore wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 451, pp.138840. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogalvanic cathodic protection applied to a large-scale laboratory pilot concrete pier: influence of the bioanodic surface, tidal variations and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nougarolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.111125. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogalvanic cathodic protection of reinforced concrete structures in marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, pp.133180. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Photocatalytic Biocidal Activity of TiO2, ZnO and Au/ZnO on Escherichia coli and on Aspergillus niger under Light Intensity Close to Real-Life Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons El Atti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1139. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13071139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal contamination of building materials and the aerosolization of particles and toxins in indoor air and their associated risks to health: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.175. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins15030175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated ZnO: An alternative photocatalyst promising for NOx degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.118377. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.118377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical interactions between aged cementitious materials and sulfate reducing microbial community with propionate as electron donor in the context of nuclear waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Sonois-Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105651. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Structuration of WO3 Nanoleaves by Localized Hydrolysis of an Organometallic Zn Precursor: Application to Photocatalytic NO2 Abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castello Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (24), pp.4360. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12244360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of tetrathionate during the development of a biofilm in biogenic sulfuric acid attack on different cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 850, pp.158031. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Microstructural Properties of Designed Cohesive M-S-H Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.547. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15020547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using glycerol esters to prevent microbial growth on sunflower-based insulation panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesmie Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Montibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174 (3), pp.140-149. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jcoma.20.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Test to Evaluate the Resistance of Cementitious Materials to Biodeterioration in Sewer Network Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.686. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14030686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blast-furnace slag cement and metakaolin based geopolymer as construction materials for liquid anaerobic digestion structures: Interactions and biodeterioration mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 750, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite bacterial reduction at alkaline pH and high nitrate concentrations, comparison of acetate versus dihydrogen as electron donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 280, pp.111859. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of CEM III paste by demineralised or mineralised water at pH 7 in relation with aluminium release in drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.106399. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory assessment of the contribution of aggressive to concrete chemical compounds to the degradation of Portland cement-based materials during anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (6), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01810-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite reduction activity of activated sludge microcosm in a highly alkaline environment with solid cementitious material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Sonois-Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, pp.104971. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2020.104971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the microbiome associated with in situ earthen materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-019-0350-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of NO photocatalytic degradation in an experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounes Koufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.127298. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.127298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of neutrophilic Paracoccus denitrificans to denitrification at highly alkaline pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (17), pp.22112-22119. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08360-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissolved aluminum concentration on sulfur-oxidizing bacterial activity in the biodeterioration of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 85 (15), 12 p. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00302-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrogen Electron Donor, Alkaline pH, and High Nitrate Concentrations on Microbial Denitrification: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (20), pp.5163. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20205163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to biodeterioration of aluminium-rich binders in sewer network environment: Study of the possible bacteriostatic effect and role of phase reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.105785. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycled bio-sourced glycerol and diglycerol for asphalt release agents (ARA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2018.1484382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementitious materials in biogas systems: Biodeterioration mechanisms and kinetics in CEM I and CAC based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105815. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microbial proliferation on cementitious materials exposed to biogas systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2019.1567610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ NO abatement by photocatalysis – study under continuous NO injection in a 10-m3 experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-018-0644-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite reduction at high pH in a cementitious environment by a microbial microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Rizoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Biofilm Characterization and Microscopic Evaluation of the Antibacterial Properties of a Photocatalytic Coating Protecting Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.93. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings8030093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration mechanisms and kinetics of SCM and aluminate based cements and AAM in the liquid phase of an anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.02003. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201819902003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the resistance of CAC and BFSC mortars to biodegradation: laboratory test approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.02004. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201819902004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete alteration due to 55 years of exposure to river water: Chemical and mineralogical characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosenqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Fridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouchehr Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.110--120. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Parameters Affecting the Effectiveness of Photocatalytic Functional Coatings to Degrade NO: TiO2 Amount on Surface, Illumination, and Substrate Roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.6241615. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/6241615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a continuous-flow bioreactor to evaluate nitrate reduction rate of Halomonas desiderata in cementitious environment relevant to nuclear waste deep repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.161-170. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of NO/NO2 gas injected into a 10-m(3) experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (14), pp.12562--12570. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7701-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of cementitious material deterioration in biogas digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.892-901. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) Part II: evaluation of biodegradable products for use as ARAs and bitumen removers (BRs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4), pp.1419--1432. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-015-0663-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approach to simulating the biodeterioration of industrial cementitious products in sewer environment. Part II: Validation on CAC and BFSC linings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Botanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.409--418. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) part I: developing test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4), pp.1403--1418. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-015-0585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant aggregates and fibers in earth construction materials: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (10), pp.719 - 734. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoglyceride to protect building materials against microbial proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), 6 p. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach to reproduce the biodeterioration of industrial cementitious products in a sewer environment. Part I: Test design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.246--256. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding interactions between cementitious materials and microorganisms: a key to sustainable and safe concrete structures in various contexts (vol 47, pg 1787, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (1-2), pp.513--513. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0462-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and bacterial reduction of nitrate at alkaline pH: Conditions comparable to a nuclear waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 101, pp. 12-22. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated test design for biodeterioration of cementitious materials and products in sewer environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 204. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bio-based earth products for healthy and sustainable buildings: characterization of microbiological, mechanical and hygrothermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms-building materials interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Frateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 201. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between hydrated cement paste and organic acids: Thermodynamic data and speciation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeves Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of cementitious materials in biogas digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 202. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal growth inhibition on cement mortar: Efficiency of water repellent and photocatalytic treatments under UV/VIS illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.115--125. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTEX abatement by photocatalytic TiO2-bearing coatings applied to cement mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.186--192. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of nitrate and organic acids at the concrete-bitumen interface of a nuclear waste repository cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.51--57. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.11.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Activity of TiO2 Photocatalyst Alone or in Coatings on E. coli: The Influence of Methodological Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.670--686. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings4030670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of indoor microbial growth across building materials and sampling and analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.136-149. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halomonas desiderata as a bacterial model to predict the possible biological nitrate reduction in concrete cells of nuclear waste disposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.32--41. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding interactions between cementitious materials and microorganisms: a key to sustainable and safe concrete structures in various contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (11), pp.1787-1806. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate reducing bacterial activity in concrete cells of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 56, pp. 1-9. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 101 (1), pp. 104-1. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 56, pp. 1-10. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle de La Asunciòn-Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Siitari-Kauppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.739-749. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test method to assess the bacterial deterioration of cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (4), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO using photocatalytic coatings applied to different substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of cement-based materials by various organic acids in agro-industrial waste-waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (8), pp.882-892. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 2: Quantification of growths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (7), pp.937-945. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-008-9433-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of electron microprobe data from the analysis of altered cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (10), pp.929-935. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 1: Development of the growth tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (10), pp.1061-1071. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-006-9205-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of cement pastes by organic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (3), pp.341-354. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-006-9110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated tests of hardened cement pastes alteration by organic acids: analysis of the pH effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (1), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack of cement pastes exposed to organic acids in manure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (9-10), pp.898-909. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2005.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement pastes alteration by liquid manure organic acids: chemical and mineralogical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (10), pp.1823-1835. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term investigation of interactions of plain concrete, marine microorganisms, and sea water for the application of Floating Offshore Wind Turbines (FOWTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Deby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Concrete Under Severe Loading Conditions – Environment &amp; Loading, CONSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Impact of Cracks on Biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Hoballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Early-Age Phenomena at the Concrete-Marine Biofilm Interface in Seawater for the Construction of Eco-Friendly Fowt’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSCC 2024 - RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Milan, Italy. pp.321-329, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of an aerosolization experimental bench to investigate the release of particles from surfaces of materials into air under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Coupling of Biodeterioration and Cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Concrete Repair, Rehabilitation and Retrofitting, ICCRRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cathodic protection of reinforced concrete in marine environment for the application of floating offshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSEC 24 - 10th International Conference on Concrete under Severe Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of slag and sulfoaluminate cements exposed to organic acid, ammonium and magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on the Chemistry of Cement (ICCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tio2 Photocatalytic Biocidal Activity on Escherichia Coli and On Aspergillus Niger under Different Methodological Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Civil, Structural, and Environmental Engineering, CSEE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/iceptp23.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une eau contenant du magnésium sur les propriétés chimiques et mécaniques d'une pâte de ciment à faible rapport C/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Nanomaterials for Indoor Air Quality: Comparison Study of TiO2, ZnO, Au/TiO2 and Au/ZnO for NOx Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of synthetic Calcium Silicate Hydrates (C-S-H) in chemically aggressive conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-mechanical characterization of cement pastes placed in magnesian solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuwCem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Thermodynamic Modeling to the Understanding of Interactions Between Hydrated Cement Pastes and Organic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSCC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Mar 2020, Guimarães, Portugal. pp.279-289, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76465-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions géochimiques entre matériaux cimentaires et eaux dans un contexte d'adduction d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Desoteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and chemo-mechanical characterization of M-S-H hardened pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClayConference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of sustainable binders in anaerobic digestion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated TiO2, ZnO and WO3 for NO degradation: new photocatalytic materials for the improvement of the Indoor Air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2020 The Nanoscience meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux photocatalytiques pour l’abattement de polluants gazeux (NOx, formaldéhyde) et capteurs de gaz miniaturisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Mesure de la Qualité de l’air », Instrumentation pour le suivi environnemental Cycle d’ateliers nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de l’Ingénierie et des Systèmes et l’Institut National des Sciences de l’Univers du CNRS, 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated TiO2, and ZnO for NOx degradation: new photocatalytic materials for the improvement of air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Interfaces Against Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding concrete biodeterioration mechanisms and resistance in sewer environments: recent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Biotechnology in Construction Materials and Geotechnical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nankin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air NO2 depollution by photocatalysis – Comparing reactor and experimental chamber results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution 2019 - 27th International Conference on Modelling, Monitoring and Management of Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal. pp.44-55, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/EI-V3-N1-44-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on the effect of organic acids on cement-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinnu Mariam Ninan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athira Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on MODELING AND SIMULATION IN CIVIL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kerala, India, India. pp.012045, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/491/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodétérioration de pâtes de ciments CEM III, CAC et métakaolin alkali-activé exposés au milieu de la méthanisation en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Forum Jeunes chercheurs Biodétériation des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la dégradation des matériaux cimentaires par l’acide sulfurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulenyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Forum Jeunes chercheures - Biodéterioration des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of sulfuric acid attack on OPC and CAC materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulenyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Chemistry of Cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration mechanisms and durability of SCM based cements and AAM in anaerobic digestion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the chemistry of cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency assessment of a commercial photocatalytic coating to degrade NO under real-world conditions in an equipped experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the valorization of titanium from chemical milling baths to design photocatalytic coatings for air depollution applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of formaldehyde degradation in a standardized photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2017 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de l’efficacité d’un revêtement photocatalytique commercial à abattre le NO en conditions réelles dans une chambre expérimentale instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.10, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate reducing bacterial activity in concrete cells of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements photocatalytiques pour les matériaux de construction : formulation, évaluation de l’efficacité de la dépollution de l’air et de l’écotoxicité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Nouveaux Matériaux et Durabilité (NoMaD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Toulouse (INSA de Toulouse). Toulouse, FRA., Nov 2012, Toulouse, France. 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop NUCPERF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air purification and emission of VOC by photocatalytic TiO2-bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Aouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Concrete 2011, 2nd International Conference and The Environmental Construction Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Construction Technology Services (ACTS). LBN., Dec 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial catalysis of red-ox reactions in concrete cells of nuclear waste repositories : a step-wise experimental approach for nitrate reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Basséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUWCEM 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of cementitious materials by organic acids in agricultural effluents: experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Cement Based Materials for a Sustainable Agriculture ; CIGR International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Québec, Canada. pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de l'influence de la précipitation de M-S-H sur le comportement chemo-mécanique de matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses 2020, JTT2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pornichet, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Nanomaterials for Indoor Air Quality: Comparison between TiO2 and ZnO Au-doped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop L'Or en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of NO/NO2 gas injected into a 10-m3 experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of benzene, toluene, ethylbenzene and O, M, P-xylene by photocatalytic tio2- bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Analytical Chemistry (ISEAC 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Anvers, Belgium. International Journal of Environmental Analytical Chemistry, 2012, Manuscripts presented at the 37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO and BTEX using photocatalytic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Européennes de Photocatalyse (JEP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Analyzing the Chemical Mechanisms of Bitumen Aging and Rejuvenation with FTIR Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canestrari, F. and Partl, M. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Rilem International Symposium on Testing and Characterization of Sustainable and Innovative Bituminous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer, pp.203--214, 2016, 978-94-017-7342-3 978-94-017-7341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection cathodique d’une structure métallique contre la corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2106008. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de Prévention ou de Protection Cathodique Biogalvanique des métaux contre la corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: DSO 2020004648. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Bertron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandra-bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6144-6810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087646994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GI0fitcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position (2015 to present): Professor of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMDC, INSA Toulouse, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Previous position:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2015: Lecturer of Civil Engineering, IUT Toulouse III.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Habilitation to supervise research – HDR (2013) – Civil Engineering. Paul Sabatier University, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ph.D (2004) Department of Civil Engineering, Laboratory of Materials and Durability of Constructions, INSA Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Master of Science in Engineering (2001) Department of Civil Engineering, Laboratory of Materials and Durability of Constructions, INSA Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ecole Normale Supérieure de Cachan (1996-2000) – Agrégation de Génie Civil (2000)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main awards & Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France, Junior Member (2016-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International RILEM Robert L’Hermite Medal (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFGC Award (2014) – French National Association for Civil Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Novela Award (2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microorganisms-Cementitious materials interactions in various contexts:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Biodeterioration of concrete in aggressive environments (sewer networks, biogas systems, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bioreactivity of chemical compounds in nuclear waste repository</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Proliferation of microorganisms on indoor materials and indoor air quality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Ongoing supervision of 6 PhD students, 2 postdoc. 8 ongoing contracts and research projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Coordinator of several multidisciplinary teams (material science and microbiology/bioprocess) and international collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - RILEM Officer Member (largest international association of researchers in civil engineering materials)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chair of RILEM 253-MCI International Technical Committee Microorganisms-Cementitious materials Interactions (43 members, 17 countries) (2014-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Chair of French AFGC Technical Committee Concrete & microorganisms: biodeterioration, biohealing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· -·Member of Editorial Committee Cement and Concrete Research, Associate Editor of Materials & Structures, Springer, RILEM Technical Letters, RILEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· - Expert Member of standardization committees (European CEN TC 165/WG13, French FP D 18-011)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of magnesium concentration vs. pure water attack on the leaching kinetics and mechanical properties of low-carbon cementitious pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 169, pp.106518. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2026.106518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Au/ZnO composite materials for indoor photocatalytic degradation of NO2 pollutant under low UV-A irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Collière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.115110. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.115110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the Coriolis µ Air Sampling Device for Fungal Contamination Analysis of Indoor Air: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mercade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lepercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.345. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens14040345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of galvanic anode cathodic protection of reinforced concrete systems in marine environment: Influence of water level and biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha-Arya Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Technical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21809/rilemtechlett.2024.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of concrete panels in air scrubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Frigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e05035. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2025.e05035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of asbestos cement using Lacticaseibacillus paracasei: A pre-treatment for sustainable waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.140262. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Sewer Concretes with Calcium Sulpho-Aluminate Cement and Portland Cement Blends: Field and Laboratory Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Titus Bakera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), pp.1256. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18061256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of laboratory methods for performance assessment of cementitious materials in wastewater networks: Biological and chemical tests versus field exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Grengg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor J.G. Gluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.107741. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into aluminosilicate gel from acetic acid attack of hydrated Portland cement: Experimental and thermodynamic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.105923. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of test related factors on the degradation of cement-based materials on acetic acid exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinnu Mariam Ninan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaswamy K P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeeb R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (10), pp.105503. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/ad7dd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of anodic and cathodic reactions at the scale of a single microbial electrode elucidated by coupling experimental, analytical and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Deby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 624, pp.235600. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.235600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term interactions of concrete, biofilm, and seawater in the submerged zone of marine environments for sustainable floating offshore wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 451, pp.138840. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogalvanic cathodic protection applied to a large-scale laboratory pilot concrete pier: influence of the bioanodic surface, tidal variations and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nougarolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.111125. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogalvanic cathodic protection of reinforced concrete structures in marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, pp.133180. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Photocatalytic Biocidal Activity of TiO2, ZnO and Au/ZnO on Escherichia coli and on Aspergillus niger under Light Intensity Close to Real-Life Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons El Atti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1139. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13071139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal contamination of building materials and the aerosolization of particles and toxins in indoor air and their associated risks to health: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.175. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins15030175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated ZnO: An alternative photocatalyst promising for NOx degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.118377. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.118377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical interactions between aged cementitious materials and sulfate reducing microbial community with propionate as electron donor in the context of nuclear waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Sonois-Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105651. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Structuration of WO3 Nanoleaves by Localized Hydrolysis of an Organometallic Zn Precursor: Application to Photocatalytic NO2 Abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castello Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (24), pp.4360. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12244360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of tetrathionate during the development of a biofilm in biogenic sulfuric acid attack on different cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 850, pp.158031. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Microstructural Properties of Designed Cohesive M-S-H Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.547. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15020547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blast-furnace slag cement and metakaolin based geopolymer as construction materials for liquid anaerobic digestion structures: Interactions and biodeterioration mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 750, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite bacterial reduction at alkaline pH and high nitrate concentrations, comparison of acetate versus dihydrogen as electron donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 280, pp.111859. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using glycerol esters to prevent microbial growth on sunflower-based insulation panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesmie Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Montibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174 (3), pp.140-149. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jcoma.20.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Test to Evaluate the Resistance of Cementitious Materials to Biodeterioration in Sewer Network Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.686. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14030686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of CEM III paste by demineralised or mineralised water at pH 7 in relation with aluminium release in drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.106399. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory assessment of the contribution of aggressive to concrete chemical compounds to the degradation of Portland cement-based materials during anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (6), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01810-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite reduction activity of activated sludge microcosm in a highly alkaline environment with solid cementitious material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Sonois-Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, pp.104971. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2020.104971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the microbiome associated with in situ earthen materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-019-0350-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of NO photocatalytic degradation in an experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounes Koufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.127298. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.127298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of neutrophilic Paracoccus denitrificans to denitrification at highly alkaline pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Schiettekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (17), pp.22112-22119. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08360-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissolved aluminum concentration on sulfur-oxidizing bacterial activity in the biodeterioration of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Bounouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 85 (15), 12 p. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00302-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrogen Electron Donor, Alkaline pH, and High Nitrate Concentrations on Microbial Denitrification: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (20), pp.5163. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20205163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to biodeterioration of aluminium-rich binders in sewer network environment: Study of the possible bacteriostatic effect and role of phase reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Buvignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.105785. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycled bio-sourced glycerol and diglycerol for asphalt release agents (ARA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2018.1484382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementitious materials in biogas systems: Biodeterioration mechanisms and kinetics in CEM I and CAC based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105815. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microbial proliferation on cementitious materials exposed to biogas systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2019.1567610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ NO abatement by photocatalysis – study under continuous NO injection in a 10-m3 experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-018-0644-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate and nitrite reduction at high pH in a cementitious environment by a microbial microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Rizoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Biofilm Characterization and Microscopic Evaluation of the Antibacterial Properties of a Photocatalytic Coating Protecting Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.93. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings8030093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration mechanisms and kinetics of SCM and aluminate based cements and AAM in the liquid phase of an anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.02003. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201819902003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the resistance of CAC and BFSC mortars to biodegradation: laboratory test approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.02004. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201819902004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete alteration due to 55 years of exposure to river water: Chemical and mineralogical characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rosenqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Fridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manouchehr Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.110--120. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Parameters Affecting the Effectiveness of Photocatalytic Functional Coatings to Degrade NO: TiO2 Amount on Surface, Illumination, and Substrate Roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.6241615. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/6241615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a continuous-flow bioreactor to evaluate nitrate reduction rate of Halomonas desiderata in cementitious environment relevant to nuclear waste deep repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Durban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.161-170. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2017.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of NO/NO2 gas injected into a 10-m(3) experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (14), pp.12562--12570. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7701-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of cementitious material deterioration in biogas digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.892-901. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) Part II: evaluation of biodegradable products for use as ARAs and bitumen removers (BRs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4), pp.1419--1432. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-015-0663-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) part I: developing test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4), pp.1403--1418. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-015-0585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approach to simulating the biodeterioration of industrial cementitious products in sewer environment. Part II: Validation on CAC and BFSC linings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Botanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.409--418. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant aggregates and fibers in earth construction materials: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (10), pp.719 - 734. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoglyceride to protect building materials against microbial proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), 6 p. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach to reproduce the biodeterioration of industrial cementitious products in a sewer environment. Part I: Test design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.246--256. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding interactions between cementitious materials and microorganisms: a key to sustainable and safe concrete structures in various contexts (vol 47, pg 1787, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (1-2), pp.513--513. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0462-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and bacterial reduction of nitrate at alkaline pH: Conditions comparable to a nuclear waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 101, pp. 12-22. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated test design for biodeterioration of cementitious materials and products in sewer environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 204. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bio-based earth products for healthy and sustainable buildings: characterization of microbiological, mechanical and hygrothermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms-building materials interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Frateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 201. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between hydrated cement paste and organic acids: Thermodynamic data and speciation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeves Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of cementitious materials in biogas digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Voegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 202. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal growth inhibition on cement mortar: Efficiency of water repellent and photocatalytic treatments under UV/VIS illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.115--125. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of nitrate and organic acids at the concrete-bitumen interface of a nuclear waste repository cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.51--57. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.11.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTEX abatement by photocatalytic TiO2-bearing coatings applied to cement mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.186--192. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Activity of TiO2 Photocatalyst Alone or in Coatings on E. coli: The Influence of Methodological Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.670--686. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings4030670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of indoor microbial growth across building materials and sampling and analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.136-149. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halomonas desiderata as a bacterial model to predict the possible biological nitrate reduction in concrete cells of nuclear waste disposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.32--41. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding interactions between cementitious materials and microorganisms: a key to sustainable and safe concrete structures in various contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (11), pp.1787-1806. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-014-0433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate reducing bacterial activity in concrete cells of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 56, pp. 1-9. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 101 (1), pp. 104-1. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 56, pp. 1-10. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test method to assess the bacterial deterioration of cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (4), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle de La Asunciòn-Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Siitari-Kauppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.739-749. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO using photocatalytic coatings applied to different substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of cement-based materials by various organic acids in agro-industrial waste-waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (8), pp.882-892. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 2: Quantification of growths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (7), pp.937-945. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-008-9433-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of electron microprobe data from the analysis of altered cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (10), pp.929-935. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 1: Development of the growth tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (10), pp.1061-1071. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-006-9205-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of cement pastes by organic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (3), pp.341-354. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-006-9110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated tests of hardened cement pastes alteration by organic acids: analysis of the pH effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (1), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack of cement pastes exposed to organic acids in manure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (9-10), pp.898-909. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2005.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement pastes alteration by liquid manure organic acids: chemical and mineralogical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (10), pp.1823-1835. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term investigation of interactions of plain concrete, marine microorganisms, and sea water for the application of Floating Offshore Wind Turbines (FOWTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Deby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Concrete Under Severe Loading Conditions – Environment &amp; Loading, CONSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Early-Age Phenomena at the Concrete-Marine Biofilm Interface in Seawater for the Construction of Eco-Friendly Fowt’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSCC 2024 - RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Milan, Italy. pp.321-329, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Impact of Cracks on Biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Hoballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of an aerosolization experimental bench to investigate the release of particles from surfaces of materials into air under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cathodic protection of reinforced concrete in marine environment for the application of floating offshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeksha Margapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSEC 24 - 10th International Conference on Concrete under Severe Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of Innovative Cementitious Coatings for Concrete Wastewater Treatment Plants: Coupling of Biodeterioration and Cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Concrete Repair, Rehabilitation and Retrofitting, ICCRRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of slag and sulfoaluminate cements exposed to organic acid, ammonium and magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on the Chemistry of Cement (ICCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tio2 Photocatalytic Biocidal Activity on Escherichia Coli and On Aspergillus Niger under Different Methodological Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Hallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Civil, Structural, and Environmental Engineering, CSEE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/iceptp23.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une eau contenant du magnésium sur les propriétés chimiques et mécaniques d'une pâte de ciment à faible rapport C/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Nanomaterials for Indoor Air Quality: Comparison Study of TiO2, ZnO, Au/TiO2 and Au/ZnO for NOx Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of synthetic Calcium Silicate Hydrates (C-S-H) in chemically aggressive conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-mechanical characterization of cement pastes placed in magnesian solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuwCem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Thermodynamic Modeling to the Understanding of Interactions Between Hydrated Cement Pastes and Organic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSCC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Mar 2020, Guimarães, Portugal. pp.279-289, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76465-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions géochimiques entre matériaux cimentaires et eaux dans un contexte d'adduction d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Desoteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and chemo-mechanical characterization of M-S-H hardened pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClayConference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of sustainable binders in anaerobic digestion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated TiO2, ZnO and WO3 for NO degradation: new photocatalytic materials for the improvement of the Indoor Air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2020 The Nanoscience meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux photocatalytiques pour l’abattement de polluants gazeux (NOx, formaldéhyde) et capteurs de gaz miniaturisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Mesure de la Qualité de l’air », Instrumentation pour le suivi environnemental Cycle d’ateliers nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de l’Ingénierie et des Systèmes et l’Institut National des Sciences de l’Univers du CNRS, 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-gold decorated TiO2, and ZnO for NOx degradation: new photocatalytic materials for the improvement of air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Interfaces Against Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding concrete biodeterioration mechanisms and resistance in sewer environments: recent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Biotechnology in Construction Materials and Geotechnical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nankin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air NO2 depollution by photocatalysis – Comparing reactor and experimental chamber results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution 2019 - 27th International Conference on Modelling, Monitoring and Management of Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal. pp.44-55, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/EI-V3-N1-44-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on the effect of organic acids on cement-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinnu Mariam Ninan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athira Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on MODELING AND SIMULATION IN CIVIL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kerala, India, India. pp.012045, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/491/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodétérioration de pâtes de ciments CEM III, CAC et métakaolin alkali-activé exposés au milieu de la méthanisation en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Forum Jeunes chercheurs Biodétériation des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of sulfuric acid attack on OPC and CAC materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulenyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the Chemistry of Cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la dégradation des matériaux cimentaires par l’acide sulfurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Aboulela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulenyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Forum Jeunes chercheures - Biodéterioration des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration mechanisms and durability of SCM based cements and AAM in anaerobic digestion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on the chemistry of cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency assessment of a commercial photocatalytic coating to degrade NO under real-world conditions in an equipped experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the valorization of titanium from chemical milling baths to design photocatalytic coatings for air depollution applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of formaldehyde degradation in a standardized photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2017 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de l’efficacité d’un revêtement photocatalytique commercial à abattre le NO en conditions réelles dans une chambre expérimentale instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harifidy Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.10, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate reducing bacterial activity in concrete cells of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rafrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135601003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements photocatalytiques pour les matériaux de construction : formulation, évaluation de l’efficacité de la dépollution de l’air et de l’écotoxicité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Nouveaux Matériaux et Durabilité (NoMaD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Toulouse (INSA de Toulouse). Toulouse, FRA., Nov 2012, Toulouse, France. 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop NUCPERF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air purification and emission of VOC by photocatalytic TiO2-bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Aouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Concrete 2011, 2nd International Conference and The Environmental Construction Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Construction Technology Services (ACTS). LBN., Dec 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial catalysis of red-ox reactions in concrete cells of nuclear waste repositories : a step-wise experimental approach for nitrate reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Basséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUWCEM 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of cementitious materials by organic acids in agricultural effluents: experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larreur-Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Cement Based Materials for a Sustainable Agriculture ; CIGR International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Québec, Canada. pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de l'influence de la précipitation de M-S-H sur le comportement chemo-mécanique de matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dauzeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses 2020, JTT2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pornichet, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Nanomaterials for Indoor Air Quality: Comparison between TiO2 and ZnO Au-doped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Castelló Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jivko Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop L'Or en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of NO/NO2 gas injected into a 10-m3 experimental chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Wayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of benzene, toluene, ethylbenzene and O, M, P-xylene by photocatalytic tio2- bearing coatings applied on mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental Analytical Chemistry (ISEAC 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Anvers, Belgium. International Journal of Environmental Analytical Chemistry, 2012, Manuscripts presented at the 37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of NO and BTEX using photocatalytic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Européennes de Photocatalyse (JEP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Analyzing the Chemical Mechanisms of Bitumen Aging and Rejuvenation with FTIR Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mikhailenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Ringot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canestrari, F. and Partl, M. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Rilem International Symposium on Testing and Characterization of Sustainable and Innovative Bituminous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer, pp.203--214, 2016, 978-94-017-7342-3 978-94-017-7341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection cathodique d’une structure métallique contre la corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2106008. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de Prévention ou de Protection Cathodique Biogalvanique des métaux contre la corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bertron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: DSO 2020004648. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA699D26"/>
+    <w:nsid w:val="5BED5543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B00C075"/>
+    <w:nsid w:val="E8797BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75B8629F"/>
+    <w:nsid w:val="3EF282E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="99A6C837"/>
+    <w:nsid w:val="406160B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D192EB3A"/>
+    <w:nsid w:val="51463F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="62A185EF"/>
+    <w:nsid w:val="91D1A6DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-bertron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6144-6810" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087646994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hallak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14040345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04911063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castell&#243; Lux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.115110" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha-Arya Margapuram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2024.205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Fourr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frigout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05390572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Draghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140262" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Titus Bakera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Aboulela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alexander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18061256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Grengg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wack" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor J.G. Gluth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107741" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04420632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnu Mariam Ninan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy K P" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeeb R" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ad7dd5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubuit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04764547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Margapuram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138840" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nougarolles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133180" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13071139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057979v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15030175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118377" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sonois-Mazars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Matar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105651" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965121v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castello Lux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12244360" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03799648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesmie Balthazard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Buvignier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14030686" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02937600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141518" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111859" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03147900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthomier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gu&#233;randel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106399" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03429099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01810-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2020.104971" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-019-0350-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08360-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Robin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00302-19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105785" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02374035v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1484382" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Voegel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105815" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001421v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1567610" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivko Topalov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-018-0644-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01917058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Rizoulis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.08.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8030093" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201819902003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201819902004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosenqvist" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fridh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouchehr Hassanzadeh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.11.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6241615" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.05.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wayser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7701-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849702v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.072" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0663-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849687v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Botanch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6Z432BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0585-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849778v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Foussard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXN26CR9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849730v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0462-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre Lavigne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lefebvre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HX6NHS1G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849751v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feugeas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108814v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Larreur-Cayol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.12.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8WWH9PG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850753v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.01.018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDT0W87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings4030670" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogues" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.030" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0433-1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875245v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161363v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.03.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK4FN6WM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165381v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larreur-Cayol" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.04.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G7L8BP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165388v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubosc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9433-3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E611EABC43D8A7281F2A1C1C74609D4CD0AB047D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SWD4ML9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165402v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9205-x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C0BE768536D670FF39DBB623B0ACDCD3C20ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168789v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9110-3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6381AB482B06DC5E84F205C88000A7E64AD1022/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.09.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF7B3T5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161249v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.06.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XQBHGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160792v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.01.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1F1HW5Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981549v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Hoballah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769008v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_37" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971842v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981533v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748056v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818392v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Duchemin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferry" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hardy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Llobet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209650v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/iceptp23.154" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880566v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784631v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784765v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bista" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784670v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790490v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76465-4_25" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880582v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Desoteux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784664v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783030v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784646v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818334v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791567v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781097v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792649v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EI-V3-N1-44-55" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783584v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athira Ajay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ramaswamy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/491/1/012045" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970039v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02181841v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969532v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971405v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Wayser" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093699v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazars" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155474v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093737v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748001v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669743v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541787v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970004v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792578v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748058v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803929v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849700v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801789v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802912v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-bertron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6144-6810" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087646994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GI0fitcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04911063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castell&#243; Lux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.115110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hallak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14040345" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha-Arya Margapuram" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Thibault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2024.205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Fourr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frigout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05390572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Draghi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Titus Bakera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Aboulela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alexander" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18061256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Grengg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor J.G. Gluth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107741" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04420632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105923" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnu Mariam Ninan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy K P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeeb R" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ad7dd5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubuit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04764547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Margapuram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138840" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nougarolles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111125" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133180" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13071139" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057979v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15030175" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965157v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118377" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sonois-Mazars" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Matar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105651" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965121v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Castello Lux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12244360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03799648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02937600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141518" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111859" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesmie Balthazard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Buvignier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14030686" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03147900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthomier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gu&#233;randel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106399" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03429099v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01810-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873188v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2020.104971" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-019-0350-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127298" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617065v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08360-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Robin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00302-19" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417659v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105785" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02374035v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1484382" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Voegel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105815" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1567610" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivko Topalov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-018-0644-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01917058v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Rizoulis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.08.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8030093" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201819902003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201819902004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosenqvist" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fridh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouchehr Hassanzadeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.11.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755535v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6241615" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.05.016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wayser" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7701-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849702v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849693v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0663-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0585-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Botanch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6Z432BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849778v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Foussard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXN26CR9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0462-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre Lavigne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lefebvre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HX6NHS1G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849751v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feugeas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108814v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Larreur-Cayol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.12.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8WWH9PG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850753v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.01.018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDT0W87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings4030670" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850781v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogues" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.030" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001745v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0433-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875245v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.03.001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK4FN6WM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165381v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larreur-Cayol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.04.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G7L8BP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165388v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubosc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9433-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E611EABC43D8A7281F2A1C1C74609D4CD0AB047D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165396v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SWD4ML9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165402v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9205-x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C0BE768536D670FF39DBB623B0ACDCD3C20ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9110-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6381AB482B06DC5E84F205C88000A7E64AD1022/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.09.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF7B3T5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161249v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.06.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XQBHGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160792v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.01.002" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1F1HW5Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973603v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_37" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Hoballah" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971842v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748056v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818392v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Duchemin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hardy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Llobet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209650v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/iceptp23.154" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880566v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784631v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784765v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bista" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784670v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790490v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76465-4_25" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880582v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Desoteux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784664v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783030v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784646v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818334v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791567v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781097v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792649v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EI-V3-N1-44-55" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783584v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athira Ajay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ramaswamy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/491/1/012045" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970039v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969532v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02181841v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971405v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093728v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Wayser" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093699v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazars" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155474v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093737v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassim" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541787v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970004v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792578v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748058v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803929v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849700v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801789v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802912v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>