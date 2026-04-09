--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1014,3460 +1014,3654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Transfer Behaviour Modelling in Concrete Incorporating Seashell Co-products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of shell co-products for structural elements in construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Workshop on “Service-life design of reinforced concrete structures” - State-of-art researches and practical design in Europe and Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tokyo Institute of Technology, Mar 2024, Tokyo (JP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815350v1</w:t>
+                <w:t xml:space="preserve">hal-05579654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of concrete based on aquaculture co-products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiel des co-produits coquilliers pour les éléments structurels dans la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete (ICCM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.986-997</w:t>
+              <w:t xml:space="preserve">22 èmes journées scientifiques du (RF)2B, Jul 2024, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815346v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de co-produits calcaires issus de l'aquaculture en béton porteur isolant</w:t>
+                <w:t xml:space="preserve">Thermal and Transfer Behaviour Modelling in Concrete Incorporating Seashell Co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français du Génie Civil, prix vidéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Paris-Saclay, May 2023, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387347v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modeling of burnt oil shale impact towards ASR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behaviour of concrete based on aquaculture co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thiéry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malo l'Helguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete (ICCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.986-997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722752v1</w:t>
+                <w:t xml:space="preserve">hal-04815346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic and chemical characterization of seashell co-products for valorization in cementitious materials</w:t>
+                <w:t xml:space="preserve">Valorisation de co-produits calcaires issus de l'aquaculture en béton porteur isolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès Français du Génie Civil, prix vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Paris-Saclay, May 2023, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722707v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental modeling of burnt oil shale impact towards ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chady El Hachem</w:t>
+                <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341819v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic and chemical characterization of seashell co-products for valorization in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449536v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of hydric transfers in spruce wood with consideration of sorption hysteresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chadi El Hachem</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain. pp.743-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449656v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
+                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rateau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449784v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the influence of partial immersion and drying cycles on hemp concrete properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">3D Modelling of hydric transfers in spruce wood with consideration of sorption hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Rilem Annual Week and International Conference on Advances in Sustainable Construction Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449705v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible order-disorder transition in ettringite-metaettringite conversion?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the influence of partial immersion and drying cycles on hemp concrete properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machhour El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: 14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress (2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">75th Rilem Annual Week and International Conference on Advances in Sustainable Construction Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138657v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF TEMPERATURE ON THE MOISTURE BUFFERING CAPACITY OF BIO-BASED CONCRETES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502325v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Relative Humidity on Cement Paste: Experimental Assessment and Numerical Modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
+                <w:t xml:space="preserve">Reversible order-disorder transition in ettringite-metaettringite conversion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">Conference: 14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944819v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the accelerated aging protocols on the hemp concrete durability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+                <w:t xml:space="preserve">IMPACT OF TEMPERATURE ON THE MOISTURE BUFFERING CAPACITY OF BIO-BASED CONCRETES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igue Fathia Dahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">Building Simulation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944788v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mechanical properties and microstructure of mortars based on oyster shell powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Relative Humidity on Cement Paste: Experimental Assessment and Numerical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, /, France</w:t>
+              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036900v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of oyster shell powder in mortars as partial replacement of cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, /, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the response of flax concrete submitted to intense hygrothermal solicitations</w:t>
+                <w:t xml:space="preserve">Study of mechanical properties and microstructure of mortars based on oyster shell powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Fotio Pefouo</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lackache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, /, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2020, /, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036896v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du retrait de séchage à l'échelle microscopique : apport du couplage microscopie-corrélation d'images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the response of flax concrete submitted to intense hygrothermal solicitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Fotio Pefouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie GC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RUGC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, /, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323994v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de co-produits coquilliers d'huître</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Schifano</w:t>
+                <w:t xml:space="preserve">Impact of the accelerated aging protocols on the hemp concrete durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaith Alhaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185906v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire pour la valorisation de co-produits coquilliers en béton porteur isolant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation de co-produits coquilliers d'huître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RF2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185910v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'influence de l'argile sur l'hydratation de liants hydrauliques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanya Gutsalenko</w:t>
+                <w:t xml:space="preserve">Etude du retrait de séchage à l'échelle microscopique : apport du couplage microscopie-corrélation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Frouin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Imagerie GC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185899v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification/Stabilization of port sediments contaminated by heavy metals and TBT using slag-based binders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude préliminaire pour la valorisation de co-produits coquilliers en béton porteur isolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">RF2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893073v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the potential of corn and sunflower bark particles as bio-aggregates for lightweight concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'influence de l'argile sur l'hydratation de liants hydrauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Klaeylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Gutsalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labonne</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Ile de Madère, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737511v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification/Stabilisation de sédiments marins par des liants hydrauliques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the potential of corn and sunflower bark particles as bio-aggregates for lightweight concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoMaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Ile de Madère, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904350v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of hemp-starch composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solidification/Stabilization of port sediments contaminated by heavy metals and TBT using slag-based binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Polidori</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Materials and Energy ICOME’16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682522v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solidification/Stabilisation de sédiments marins par des liants hydrauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">NoMaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682564v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
+                <w:t xml:space="preserve">Hygrothermal properties of hemp-starch composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Douzane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">International Conference On Materials and Energy ICOME’16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682550v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du comportement thermique de blocs de construction à base de granulats carbonatés</w:t>
+                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682556v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation numérique du comportement thermique de blocs de construction à base de granulats carbonatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of spent shales on reactive aggregates based concrete toward alkali-silica reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Euroseminar on microscopy applied to building materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Helsingør, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization pressure in ASR expansion quantified by thermodynamic modeling and micromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4489,2778 +4683,2895 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 193, pp.107878. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyster shell concrete durability in marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/JMCEE7/MTENG-23573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Kinda</w:t>
+                <w:t xml:space="preserve">Thermal properties of ASR products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 166, pp.107101. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (5), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02388-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424196v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Legroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 166, pp.107101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489992v1</w:t>
+                <w:t xml:space="preserve">hal-04424196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of drying shrinkage of cement-based materials assisted by digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Legroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (3), pp.04021477. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.107101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536509v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of trace metals Zn, Cu, Cd and Ni on the reactivity of OPC and GGBS-based hydraulic binders at early age for sediment stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
+                <w:t xml:space="preserve">Investigation of drying shrinkage of cement-based materials assisted by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aveline Darquennes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), pp.04021477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820228v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydraulic binders’ addition on trace metals stabilization in the S/S process of dredged sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Impact of trace metals Zn, Cu, Cd and Ni on the reactivity of OPC and GGBS-based hydraulic binders at early age for sediment stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 324, pp.116362. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.128406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800274v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of drying rate impact on moisture loss, exchange coefficient and drying shrinkage of cement paste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Kinda</w:t>
+                <w:t xml:space="preserve">Effect of hydraulic binders’ addition on trace metals stabilization in the S/S process of dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 324, pp.116362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722692v1</w:t>
+                <w:t xml:space="preserve">hal-03800274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity Effect of Calcium Carbonate on the Formation of Carboaluminate Phases in Ground Granulated Blast Furnace Slag Blended Cements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Johnson Alengaram</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of drying rate impact on moisture loss, exchange coefficient and drying shrinkage of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13116504⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449862v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Temperature on the Moisture Buffering Performance of Palm and Sunflower Concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity Effect of Calcium Carbonate on the Formation of Carboaluminate Phases in Ground Granulated Blast Furnace Slag Blended Cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Deboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sy Tuan Nguyen</w:t>
+                <w:t xml:space="preserve">U. Johnson Alengaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (12), pp.5420. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.6504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11125420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13116504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449906v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of bio-based building materials made from recycled olive core</w:t>
+                <w:t xml:space="preserve">Impact of Temperature on the Moisture Buffering Performance of Palm and Sunflower Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Boukhelkhal</w:t>
+                <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Guendouz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sy Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Energy &amp; Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43581-021-00006-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.5420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11125420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449841v1</w:t>
+                <w:t xml:space="preserve">hal-03449906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+                <w:t xml:space="preserve">Elaboration of bio-based building materials made from recycled olive core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhelkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
+              <w:t xml:space="preserve">MRS Energy &amp; Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43581-021-00006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341772v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.106587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338753v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular interactions of nanocrystalline alkali-silica reaction products under sorption</w:t>
+                <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhenguo Shi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 136, pp.106155. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 150, pp.106587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02889721v1</w:t>
+                <w:t xml:space="preserve">hal-03338753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of the structure and elastic properties of ettringite and monosulfoaluminate</w:t>
+                <w:t xml:space="preserve">Intermolecular interactions of nanocrystalline alkali-silica reaction products under sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percy Guerra</w:t>
+                <w:t xml:space="preserve">Ornella Chemgne Tamouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenguo Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 135, pp.106126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106126⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 136, pp.106155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836843v1</w:t>
+                <w:t xml:space="preserve">hal-02889721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Bio-Aggregates Properties on the Chemical Interactions with Mineral Binder, Application to Vegetal Concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular simulation of the structure and elastic properties of ettringite and monosulfoaluminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (9), pp.542-558. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.106126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.17.542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292901v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy and carbon footprint assessment upon the usage of hemp-lime concrete and recycled-PET façades for office facilities in France and Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+                <w:t xml:space="preserve">Impact of Bio-Aggregates Properties on the Chemical Interactions with Mineral Binder, Application to Vegetal Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Ingrao</w:t>
+                <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Scrucca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 170, pp.1640 - 1653. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (9), pp.542-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3151/jact.17.542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682341v1</w:t>
+                <w:t xml:space="preserve">hal-02292901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-reactivity of a Swiss siliceous limestone caused by finely dispersed quartz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An energy and carbon footprint assessment upon the usage of hemp-lime concrete and recycled-PET façades for office facilities in France and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ingrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Scrucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.1640 - 1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001508v1</w:t>
+                <w:t xml:space="preserve">hal-01682341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a hemp-based agro-material: Influence of starch ratio and hemp shive size on physical, mechanical, and hygrothermal properties</w:t>
+                <w:t xml:space="preserve">Alkali-reactivity of a Swiss siliceous limestone caused by finely dispersed quartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tala Moussa</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Gabriel Hammerschlag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.08.022⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162520v1</w:t>
+                <w:t xml:space="preserve">hal-02001508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of blocks based on eco-aggregates: Experimental and numerical study</w:t>
+                <w:t xml:space="preserve">Characterization of a hemp-based agro-material: Influence of starch ratio and hemp shive size on physical, mechanical, and hygrothermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.043⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.501-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682271v1</w:t>
+                <w:t xml:space="preserve">hal-03162520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of burnt oil shale on ASR expansions: A petrographic study of concretes based on reactive aggregates</w:t>
+                <w:t xml:space="preserve">Hygrothermal properties of blocks based on eco-aggregates: Experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 112, pp.556 - 569. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.148⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 125, pp.279 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682290v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of burnt oil shale on ASR expansions: A petrographic study of concretes based on reactive aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Hammerschlag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.556 - 569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of raw and burnt oil shale from Dotternhausen: Petrographical and mineralogical evolution with temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.442 - 451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2015.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7270,51 +7581,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying and Shrinkage of Biobased Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7333,535 +7644,535 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials - Proceedings of ICBBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de Jaineiro, Brazil. 60, Springer Nature Switzerland, 2025, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability Characterization of Concrete Using Seashell Co-products as Aggregate Replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rilem Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.581-592, 2023, RILEM Bookseries, 978-3-031-33211-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on the Influence of Partial Immersion and Drying Cycles on Hemp Concrete Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rilem Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Springer International Publishing, pp.326-334, 2023, RILEM Bookseries, 978-3-031-21734-0; 978-3-031-21735-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congrès Français du Génie Civil CFGC 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and Durability Properties of Concretes Based on Oyster Shell Co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin-Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (1), Springer International Publishing, pp.65-73, 2023, RILEM Bookseries, 978-3-031-21734-0; 978-3-031-21735-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7871,137 +8182,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-échelle des propriétés mécaniques et de durabilité de bétons de co-produits calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journées scientifiques du (RF)2B, prix poster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8011,114 +8322,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence des schistes calcinés sur la Réaction Alcali-Silice pour une meilleure valorisation en bétons de granulats réactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université de Lille 1 - Sciences et Technologies; Mines Douai, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01682506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8186,51 +8497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F842D9C"/>
+    <w:nsid w:val="794FE715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8417,51 +8728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-bourdot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9724-1924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177599553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gufflet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Amar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kinda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Alhaik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fotio Pefouo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.42" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klaeyl&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Gutsalenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seymour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107101" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489992v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004065" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116362" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127099" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhelkhal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guendouz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Cheriet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Messaoudi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43581-021-00006-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889721v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Chemgne Tamouya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Shi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106155" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Guerra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106126" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scrucca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.111" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001508v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Hammerschlag" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.04.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNPRD6JK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.06.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSN656V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490098v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaroufi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01682506v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-bourdot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9724-1924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177599553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gufflet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Amar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kinda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fotio Pefouo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.42" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Alhaik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klaeyl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Gutsalenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seymour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02388-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116362" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127099" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhelkhal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guendouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Cheriet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Messaoudi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43581-021-00006-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Chemgne Tamouya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Shi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106155" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Guerra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106126" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scrucca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.111" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Hammerschlag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.04.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNPRD6JK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682290v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.148" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.06.022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSN656V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177833v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490098v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaroufi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229031v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01682506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>