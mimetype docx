--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">177599553</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">308788974</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,820 +203,764 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale de l’énergie de fissuration de bétons coquillers par corrélation d’images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Arinloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale du séchage et du retrait d'un béton de bois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology of cementitious pastes based on oyster shell co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ning Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emy Celeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cruickshank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes Rencontres Universitaires du Génie Civil (RUGC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Bio-Based Building Materials - ICBBM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rio de janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177836v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of cementitious pastes based on oyster shell co-products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse expérimentale du séchage et du retrait d'un béton de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gufflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bio-Based Building Materials - ICBBM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rio de janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">43èmes Rencontres Universitaires du Génie Civil (RUGC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177834v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du gonflement lors de la RAS: apport de la modélisation thermodynamique et de la micromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du retrait et comportement mécanique sous chargement cyclique de bétons biosourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Lamine Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 èmes journées scientifiques du (RF)2B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion due à la pression de cristallisation dans la RAS: Combiner la modélisation thermodynamique et micromécanique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of shell co-products for structural elements in construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Workshop on “Service-life design of reinforced concrete structures” - State-of-art researches and practical design in Europe and Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tokyo Institute of Technology, Mar 2024, Tokyo (JP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177830v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modeling of ASR Products and estimates of crystallization pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMS 2024 - 78th RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1006,7173 +971,7463 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of shell co-products for structural elements in construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expansion due à la pression de cristallisation dans la RAS: Combiner la modélisation thermodynamique et micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Razki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on “Service-life design of reinforced concrete structures” - State-of-art researches and practical design in Europe and Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tokyo Institute of Technology, Mar 2024, Tokyo (JP), France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579654v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des co-produits coquilliers pour les éléments structurels dans la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 èmes journées scientifiques du (RF)2B, Jul 2024, Rennes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Transfer Behaviour Modelling in Concrete Incorporating Seashell Co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of concrete based on aquaculture co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo l'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete (ICCM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.986-997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de co-produits calcaires issus de l'aquaculture en béton porteur isolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil, prix vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Paris-Saclay, May 2023, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental modeling of burnt oil shale impact towards ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic and chemical characterization of seashell co-products for valorization in cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on the influence of partial immersion and drying cycles on hemp concrete properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machhour El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">75th Rilem Annual Week and International Conference on Advances in Sustainable Construction Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341819v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
+                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449536v1</w:t>
+                <w:t xml:space="preserve">hal-03449784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of hydric transfers in spruce wood with consideration of sorption hysteresis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+                <w:t xml:space="preserve">Reversible order-disorder transition in ettringite-metaettringite conversion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chadi El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Conference: 14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449656v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the influence of partial immersion and drying cycles on hemp concrete properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">3D Modelling of hydric transfers in spruce wood with consideration of sorption hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Rilem Annual Week and International Conference on Advances in Sustainable Construction Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449705v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
+                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rateau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449784v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible order-disorder transition in ettringite-metaettringite conversion?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tulio Honorio</w:t>
+                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+                <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: 14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress (2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain. pp.743-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138657v1</w:t>
+                <w:t xml:space="preserve">hal-04341819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF TEMPERATURE ON THE MOISTURE BUFFERING CAPACITY OF BIO-BASED CONCRETES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igue Fathia Dahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Relative Humidity on Cement Paste: Experimental Assessment and Numerical Modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation of oyster shell powder in mortars as partial replacement of cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charpin</w:t>
+                <w:t xml:space="preserve">Dalal Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Thion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+                <w:t xml:space="preserve">Joe Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">RUGC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, /, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944819v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of oyster shell powder in mortars as partial replacement of cement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Study of mechanical properties and microstructure of mortars based on oyster shell powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lackache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, /, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036905v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mechanical properties and microstructure of mortars based on oyster shell powder</w:t>
+                <w:t xml:space="preserve">Analysis of the response of flax concrete submitted to intense hygrothermal solicitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Fotio Pefouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, /, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2020, /, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036900v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the response of flax concrete submitted to intense hygrothermal solicitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the accelerated aging protocols on the hemp concrete durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Fotio Pefouo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">Ghaith Alhaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Guimaraes, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036896v1</w:t>
+                <w:t xml:space="preserve">hal-02944788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the accelerated aging protocols on the hemp concrete durability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+                <w:t xml:space="preserve">Effect of Relative Humidity on Cement Paste: Experimental Assessment and Numerical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944788v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de co-produits coquilliers d'huître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du retrait de séchage à l'échelle microscopique : apport du couplage microscopie-corrélation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouterf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie GC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire pour la valorisation de co-produits coquilliers en béton porteur isolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RF2B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'influence de l'argile sur l'hydratation de liants hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Klaeylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Gutsalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the potential of corn and sunflower bark particles as bio-aggregates for lightweight concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solidification/Stabilization of port sediments contaminated by heavy metals and TBT using slag-based binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lambaré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Ile de Madère, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737511v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification/Stabilization of port sediments contaminated by heavy metals and TBT using slag-based binders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the potential of corn and sunflower bark particles as bio-aggregates for lightweight concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Frouin</w:t>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohend Chaouche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Lambaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Ile de Madère, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893073v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification/Stabilisation de sédiments marins par des liants hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoMaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of hemp-starch composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Materials and Energy ICOME’16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682564v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
+                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682550v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du comportement thermique de blocs de construction à base de granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spent shales on reactive aggregates based concrete toward alkali-silica reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Euroseminar on microscopy applied to building materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Helsingør, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization pressure in ASR expansion quantified by thermodynamic modeling and micromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 193, pp.107878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyster shell concrete durability in marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7/MTENG-23573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of ASR products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (5), pp.117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02388-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02388-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05585270v1</w:t>
+                <w:t xml:space="preserve">hal-04991802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Kinda</w:t>
+                <w:t xml:space="preserve">Thermal properties of ASR products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (5), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02388-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424196v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Legroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 166, pp.107101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of drying shrinkage of cement-based materials assisted by digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Legroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004065⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.107101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536509v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of trace metals Zn, Cu, Cd and Ni on the reactivity of OPC and GGBS-based hydraulic binders at early age for sediment stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
+                <w:t xml:space="preserve">Investigation of drying shrinkage of cement-based materials assisted by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), pp.04021477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820228v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydraulic binders’ addition on trace metals stabilization in the S/S process of dredged sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Impact of trace metals Zn, Cu, Cd and Ni on the reactivity of OPC and GGBS-based hydraulic binders at early age for sediment stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116362⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.128406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800274v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of drying rate impact on moisture loss, exchange coefficient and drying shrinkage of cement paste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Kinda</w:t>
+                <w:t xml:space="preserve">Effect of hydraulic binders’ addition on trace metals stabilization in the S/S process of dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 330, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 324, pp.116362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722692v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity Effect of Calcium Carbonate on the Formation of Carboaluminate Phases in Ground Granulated Blast Furnace Slag Blended Cements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Johnson Alengaram</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of drying rate impact on moisture loss, exchange coefficient and drying shrinkage of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13116504⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449862v1</w:t>
+                <w:t xml:space="preserve">hal-03722692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Temperature on the Moisture Buffering Performance of Palm and Sunflower Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (12), pp.5420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11125420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of bio-based building materials made from recycled olive core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhelkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Energy &amp; Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (2), pp.98-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/s43581-021-00006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reactivity Effect of Calcium Carbonate on the Formation of Carboaluminate Phases in Ground Granulated Blast Furnace Slag Blended Cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Deboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Johnson Alengaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150, pp.106587. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.6504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13116504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341772v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.106587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338753v1</w:t>
+                <w:t xml:space="preserve">hal-04341772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular interactions of nanocrystalline alkali-silica reaction products under sorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhenguo Shi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 136, pp.106155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106155⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 150, pp.106587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889721v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of the structure and elastic properties of ettringite and monosulfoaluminate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Intermolecular interactions of nanocrystalline alkali-silica reaction products under sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Percy Guerra</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Chemgne Tamouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenguo Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 135, pp.106126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106126⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 136, pp.106155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836843v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Bio-Aggregates Properties on the Chemical Interactions with Mineral Binder, Application to Vegetal Concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular simulation of the structure and elastic properties of ettringite and monosulfoaluminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3151/jact.17.542⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.106126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292901v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy and carbon footprint assessment upon the usage of hemp-lime concrete and recycled-PET façades for office facilities in France and Italy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Bio-Aggregates Properties on the Chemical Interactions with Mineral Binder, Application to Vegetal Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Niyigena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (9), pp.542-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.17.542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682341v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-reactivity of a Swiss siliceous limestone caused by finely dispersed quartz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An energy and carbon footprint assessment upon the usage of hemp-lime concrete and recycled-PET façades for office facilities in France and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ingrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Scrucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.1640 - 1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02001508v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a hemp-based agro-material: Influence of starch ratio and hemp shive size on physical, mechanical, and hygrothermal properties</w:t>
+                <w:t xml:space="preserve">Alkali-reactivity of a Swiss siliceous limestone caused by finely dispersed quartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Hammerschlag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.08.022⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162520v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of blocks based on eco-aggregates: Experimental and numerical study</w:t>
+                <w:t xml:space="preserve">Characterization of a hemp-based agro-material: Influence of starch ratio and hemp shive size on physical, mechanical, and hygrothermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 125, pp.279 - 289. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.501-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682271v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of burnt oil shale on ASR expansions: A petrographic study of concretes based on reactive aggregates</w:t>
+                <w:t xml:space="preserve">Hygrothermal properties of blocks based on eco-aggregates: Experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 112, pp.556 - 569. </w:t>
+              <w:t xml:space="preserve">, 2016, 125, pp.279 - 289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682290v1</w:t>
+                <w:t xml:space="preserve">hal-01682271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of burnt oil shale on ASR expansions: A petrographic study of concretes based on reactive aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Hammerschlag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.556 - 569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of raw and burnt oil shale from Dotternhausen: Petrographical and mineralogical evolution with temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.442 - 451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2015.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying and Shrinkage of Biobased Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials - Proceedings of ICBBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de Jaineiro, Brazil. 60, Springer Nature Switzerland, 2025, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability Characterization of Concrete Using Seashell Co-products as Aggregate Replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rilem Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.581-592, 2023, RILEM Bookseries, 978-3-031-33211-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on the Influence of Partial Immersion and Drying Cycles on Hemp Concrete Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rilem Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Springer International Publishing, pp.326-334, 2023, RILEM Bookseries, 978-3-031-21734-0; 978-3-031-21735-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congrès Français du Génie Civil CFGC 2023</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on the Influence of Partial Immersion and Drying Cycles on Hemp Concrete Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75th RILEM Annual Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Springer International Publishing, pp.326-334, 2023, RILEM Bookseries, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229031v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Congrès Français du Génie Civil CFGC 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microstructure and Durability Properties of Concretes Based on Oyster Shell Co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin-Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (1), Springer International Publishing, pp.65-73, 2023, RILEM Bookseries, 978-3-031-21734-0; 978-3-031-21735-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8182,137 +8437,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-échelle des propriétés mécaniques et de durabilité de bétons de co-produits calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journées scientifiques du (RF)2B, prix poster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8322,114 +8577,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence des schistes calcinés sur la Réaction Alcali-Silice pour une meilleure valorisation en bétons de granulats réactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université de Lille 1 - Sciences et Technologies; Mines Douai, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01682506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8497,51 +8752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="794FE715"/>
+    <w:nsid w:val="42F6B233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8728,51 +8983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-bourdot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9724-1924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177599553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gufflet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Amar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kinda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fotio Pefouo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.42" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Alhaik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klaeyl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Gutsalenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seymour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02388-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116362" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127099" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhelkhal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guendouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Cheriet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Messaoudi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43581-021-00006-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Chemgne Tamouya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Shi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106155" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Guerra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106126" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scrucca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.111" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Hammerschlag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.04.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNPRD6JK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682290v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.148" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.06.022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSN656V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177833v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490098v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaroufi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229031v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01682506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-bourdot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9724-1924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177599553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308788974" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gufflet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Amar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fotio Pefouo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.42" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Alhaik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kinda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klaeyl&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Gutsalenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seymour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02388-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536509v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116362" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127099" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhelkhal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guendouz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Cheriet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Messaoudi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43581-021-00006-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Chemgne Tamouya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Shi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106155" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Guerra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106126" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682341v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scrucca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Hammerschlag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.04.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNPRD6JK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.06.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSN656V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaroufi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341791v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229031v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01682506v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>