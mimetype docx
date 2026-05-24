--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -802,112 +802,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of shell co-products for structural elements in construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expansion due à la pression de cristallisation dans la RAS: Combiner la modélisation thermodynamique et micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Razki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on “Service-life design of reinforced concrete structures” - State-of-art researches and practical design in Europe and Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tokyo Institute of Technology, Mar 2024, Tokyo (JP), France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579654v1</w:t>
+                <w:t xml:space="preserve">hal-05177830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modeling of ASR Products and estimates of crystallization pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -916,215 +972,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMS 2024 - 78th RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion due à la pression de cristallisation dans la RAS: Combiner la modélisation thermodynamique et micromécanique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of shell co-products for structural elements in construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Workshop on “Service-life design of reinforced concrete structures” - State-of-art researches and practical design in Europe and Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tokyo Institute of Technology, Mar 2024, Tokyo (JP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177830v1</w:t>
+                <w:t xml:space="preserve">hal-05579654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des co-produits coquilliers pour les éléments structurels dans la construction</w:t>
               </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1570,2126 +1570,2126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modeling of burnt oil shale impact towards ASR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic and chemical characterization of seashell co-products for valorization in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Bulteel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722752v1</w:t>
+                <w:t xml:space="preserve">hal-03722707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic and chemical characterization of seashell co-products for valorization in cementitious materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental modeling of burnt oil shale impact towards ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722707v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the influence of partial immersion and drying cycles on hemp concrete properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+                <w:t xml:space="preserve">IMPACT OF TEMPERATURE ON THE MOISTURE BUFFERING CAPACITY OF BIO-BASED CONCRETES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igue Fathia Dahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Rilem Annual Week and International Conference on Advances in Sustainable Construction Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">Building Simulation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449705v1</w:t>
+                <w:t xml:space="preserve">hal-04502325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rateau</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain. pp.743-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449784v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible order-disorder transition in ettringite-metaettringite conversion?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+                <w:t xml:space="preserve">3D Modelling of hydric transfers in spruce wood with consideration of sorption hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: 14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress (2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138657v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of hydric transfers in spruce wood with consideration of sorption hysteresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chadi El Hachem</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449656v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
+                <w:t xml:space="preserve">Investigation of mechanical behavior of flax and hemp concrete under compression using acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tulio Honorio</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39Ème Rencontres Universitaires de Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449536v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of Hydric Transfers in Spruce Wood with Consideration of Sorption Hysteresis</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the influence of partial immersion and drying cycles on hemp concrete properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machhour El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">75th Rilem Annual Week and International Conference on Advances in Sustainable Construction Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341819v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF TEMPERATURE ON THE MOISTURE BUFFERING CAPACITY OF BIO-BASED CONCRETES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tran Le</w:t>
+                <w:t xml:space="preserve">Reversible order-disorder transition in ettringite-metaettringite conversion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Conference: 14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502325v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of oyster shell powder in mortars as partial replacement of cement</w:t>
+                <w:t xml:space="preserve">Effect of Relative Humidity on Cement Paste: Experimental Assessment and Numerical Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalal Badreddine</w:t>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, /, France</w:t>
+              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036905v1</w:t>
+                <w:t xml:space="preserve">hal-02944819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mechanical properties and microstructure of mortars based on oyster shell powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the accelerated aging protocols on the hemp concrete durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaith Alhaik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, /, France</w:t>
+              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036900v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the response of flax concrete submitted to intense hygrothermal solicitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation of oyster shell powder in mortars as partial replacement of cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, /, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2020, /, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036896v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the accelerated aging protocols on the hemp concrete durability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of mechanical properties and microstructure of mortars based on oyster shell powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lackache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">RUGC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, /, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944788v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Relative Humidity on Cement Paste: Experimental Assessment and Numerical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Kinda</w:t>
+                <w:t xml:space="preserve">Analysis of the response of flax concrete submitted to intense hygrothermal solicitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charpin</w:t>
+                <w:t xml:space="preserve">Ronald Fotio Pefouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Thion</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd RILEM Spring Convention and Conference, RSCC2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RUGC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, /, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944819v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de co-produits coquilliers d'huître</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude préliminaire pour la valorisation de co-produits coquilliers en béton porteur isolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Schifano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+                <w:t xml:space="preserve">Kamilia Abahri,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">RF2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185906v1</w:t>
+                <w:t xml:space="preserve">hal-02185910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du retrait de séchage à l'échelle microscopique : apport du couplage microscopie-corrélation d'images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Charpin</w:t>
+                <w:t xml:space="preserve">Étude de l'influence de l'argile sur l'hydratation de liants hydrauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Klaeylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Gutsalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Bouterf</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie GC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323994v1</w:t>
+                <w:t xml:space="preserve">hal-02185899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire pour la valorisation de co-produits coquilliers en béton porteur isolant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du retrait de séchage à l'échelle microscopique : apport du couplage microscopie-corrélation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RF2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Imagerie GC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185910v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'influence de l'argile sur l'hydratation de liants hydrauliques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanya Gutsalenko</w:t>
+                <w:t xml:space="preserve">Valorisation de co-produits coquilliers d'huître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185899v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification/Stabilization of port sediments contaminated by heavy metals and TBT using slag-based binders</w:t>
               </w:r>
@@ -3701,64 +3701,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3947,64 +3947,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4144,70 +4144,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
+                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4223,116 +4223,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682550v1</w:t>
+                <w:t xml:space="preserve">hal-01682564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,73 +4348,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682564v1</w:t>
+                <w:t xml:space="preserve">hal-01682550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du comportement thermique de blocs de construction à base de granulats carbonatés</w:t>
               </w:r>
@@ -4426,51 +4426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4538,64 +4538,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spent shales on reactive aggregates based concrete toward alkali-silica reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Euroseminar on microscopy applied to building materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Helsingør, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4903,51 +4903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of ASR products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,51 +5020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of ASR products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Razki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5137,77 +5137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Legroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,107 +5241,107 @@
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489992v1</w:t>
+                <w:t xml:space="preserve">hal-04424196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of microscopic creep and shrinkage deformations of cement paste assisted by digital image correlation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Legroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,107 +5375,107 @@
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424196v1</w:t>
+                <w:t xml:space="preserve">hal-04489992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of drying shrinkage of cement-based materials assisted by digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,957 +5663,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydraulic binders’ addition on trace metals stabilization in the S/S process of dredged sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of drying rate impact on moisture loss, exchange coefficient and drying shrinkage of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wattez</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116362⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800274v1</w:t>
+                <w:t xml:space="preserve">hal-03722692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of drying rate impact on moisture loss, exchange coefficient and drying shrinkage of cement paste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Kinda</w:t>
+                <w:t xml:space="preserve">Effect of hydraulic binders’ addition on trace metals stabilization in the S/S process of dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 330, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 324, pp.116362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722692v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Temperature on the Moisture Buffering Performance of Palm and Sunflower Concretes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+                <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11125420⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.106587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449906v1</w:t>
+                <w:t xml:space="preserve">hal-03338753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of bio-based building materials made from recycled olive core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Guendouz</w:t>
+                <w:t xml:space="preserve">Impact of Temperature on the Moisture Buffering Performance of Palm and Sunflower Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Energy &amp; Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43581-021-00006-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.5420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11125420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449841v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity Effect of Calcium Carbonate on the Formation of Carboaluminate Phases in Ground Granulated Blast Furnace Slag Blended Cements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of bio-based building materials made from recycled olive core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhelkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13116504⟩</w:t>
+              <w:t xml:space="preserve">MRS Energy &amp; Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43581-021-00006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449862v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reactivity Effect of Calcium Carbonate on the Formation of Carboaluminate Phases in Ground Granulated Blast Furnace Slag Blended Cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Deboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Johnson Alengaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150, pp.106587. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.6504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13116504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341772v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettringite hysteresis under sorption from molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.106587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338753v1</w:t>
+                <w:t xml:space="preserve">hal-04341772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular interactions of nanocrystalline alkali-silica reaction products under sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Chemgne Tamouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6686,51 +6686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulation of the structure and elastic properties of ettringite and monosulfoaluminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percy Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7071,77 +7071,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkali-reactivity of a Swiss siliceous limestone caused by finely dispersed quartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Hammerschlag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7328,334 +7328,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of blocks based on eco-aggregates: Experimental and numerical study</w:t>
+                <w:t xml:space="preserve">Effect of burnt oil shale on ASR expansions: A petrographic study of concretes based on reactive aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Hammerschlag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 125, pp.279 - 289. </w:t>
+              <w:t xml:space="preserve">, 2016, 112, pp.556 - 569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682271v1</w:t>
+                <w:t xml:space="preserve">hal-01682290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of burnt oil shale on ASR expansions: A petrographic study of concretes based on reactive aggregates</w:t>
+                <w:t xml:space="preserve">Hygrothermal properties of blocks based on eco-aggregates: Experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 112, pp.556 - 569. </w:t>
+              <w:t xml:space="preserve">, 2016, 125, pp.279 - 289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682290v1</w:t>
+                <w:t xml:space="preserve">hal-01682271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of raw and burnt oil shale from Dotternhausen: Petrographical and mineralogical evolution with temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.442 - 451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7831,609 +7831,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability Characterization of Concrete Using Seashell Co-products as Aggregate Replacement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congrès Français du Génie Civil CFGC 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...45 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_52⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169283v1</w:t>
+                <w:t xml:space="preserve">hal-04229031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Influence of Partial Immersion and Drying Cycles on Hemp Concrete Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and Durability Properties of Concretes Based on Oyster Shell Co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maaroufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+                <w:t xml:space="preserve">Camille Martin-Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Assaad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_36⟩</w:t>
+              <w:t xml:space="preserve">, 40 (1), Springer International Publishing, pp.65-73, 2023, RILEM Bookseries, 978-3-031-21734-0; 978-3-031-21735-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490098v1</w:t>
+                <w:t xml:space="preserve">hal-04170015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Influence of Partial Immersion and Drying Cycles on Hemp Concrete Properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Abahri</w:t>
+                <w:t xml:space="preserve">Durability Characterization of Concrete Using Seashell Co-products as Aggregate Replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th RILEM Annual Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rilem Bookseries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.581-592, 2023, RILEM Bookseries, 978-3-031-33211-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04341791v1</w:t>
+                <w:t xml:space="preserve">hal-04169283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congrès Français du Génie Civil CFGC 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation on the Influence of Partial Immersion and Drying Cycles on Hemp Concrete Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rilem Bookseries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Springer International Publishing, pp.326-334, 2023, RILEM Bookseries, 978-3-031-21734-0; 978-3-031-21735-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229031v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Durability Properties of Concretes Based on Oyster Shell Co-products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Investigation on the Influence of Partial Immersion and Drying Cycles on Hemp Concrete Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_9⟩</w:t>
+              <w:t xml:space="preserve">75th RILEM Annual Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Springer International Publishing, pp.326-334, 2023, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170015v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8752,51 +8752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42F6B233"/>
+    <w:nsid w:val="139048BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8983,51 +8983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-bourdot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9724-1924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177599553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308788974" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gufflet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Amar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fotio Pefouo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.42" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Alhaik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kinda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klaeyl&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Gutsalenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seymour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02388-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536509v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116362" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127099" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhelkhal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guendouz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Cheriet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Messaoudi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43581-021-00006-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Chemgne Tamouya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Shi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106155" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Guerra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106126" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682341v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scrucca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Hammerschlag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.04.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNPRD6JK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.06.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSN656V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaroufi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341791v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229031v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01682506v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-bourdot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9724-1924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177599553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308788974" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gufflet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Razki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Amar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.743" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Hachem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tannous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kinda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Alhaik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fotio Pefouo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.42" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klaeyl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Gutsalenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seymour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107878" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02388-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Legroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536509v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127099" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800274v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116362" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106587" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhelkhal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guendouz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Cheriet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Messaoudi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43581-021-00006-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Chemgne Tamouya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Shi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106155" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Guerra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106126" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682341v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ingrao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scrucca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Hammerschlag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.04.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNPRD6JK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682290v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.148" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.06.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSN656V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaroufi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_36" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01682506v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>