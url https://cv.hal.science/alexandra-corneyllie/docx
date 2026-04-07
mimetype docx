--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -106,291 +106,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing conferences differently: A decentralised multi-hub approach for ecological and social sustainability</w:t>
+                <w:t xml:space="preserve">A modular machine learning tool for holistic and fine-grained behavioral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun He</w:t>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hinault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e0000177. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-024-02511-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128908v1</w:t>
+                <w:t xml:space="preserve">hal-04870165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular machine learning tool for holistic and fine-grained behavioral analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doing conferences differently: A decentralised multi-hub approach for ecological and social sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Michelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+                <w:t xml:space="preserve">Trudie Walters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+                <w:t xml:space="preserve">Xun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e0000177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-024-02511-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870165v1</w:t>
+                <w:t xml:space="preserve">hal-05128908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One hundred years of EEG for brain and behaviour research</w:t>
               </w:r>
@@ -508,485 +508,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-processing in coma, unresponsive wakefulness syndrome and minimally conscious state</w:t>
+                <w:t xml:space="preserve">Impairment of central language processing in critically ill coronavirus disease 2019 patients with delirium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">William Buffières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gobert</w:t>
+                <w:t xml:space="preserve">Beatrice Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.1145253. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.fcad073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1145253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703865v1</w:t>
+                <w:t xml:space="preserve">hal-04692076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Self-processing in coma, unresponsive wakefulness syndrome and minimally conscious state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizette Heine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1145253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1145253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692059v1</w:t>
+                <w:t xml:space="preserve">hal-04703865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of central language processing in critically ill coronavirus disease 2019 patients with delirium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lizette Heine</w:t>
+                <w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Riu</w:t>
+                <w:t xml:space="preserve">Hélène Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Curot</w:t>
+                <w:t xml:space="preserve">Christian Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (2), pp.fcad073. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692076v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing an Open Stimulation System for Auditory EEG Experiments Using Python, Raspberry Pi, and HifiBerry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eNeuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.ENEURO.0524 - 20.2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1154,77 +1154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtually spatialized sounds enhance auditory processing in healthy participants and patients with a disorder of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Luauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,295 +1282,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal familiarity of music and its cerebral effect on subsequent speech processing</w:t>
+                <w:t xml:space="preserve">Regular rhythmic primes boost P600 in grammatical error processing in dyslexic adults and matched controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Castro</w:t>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny L’héritier</w:t>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Plailly</w:t>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.14854. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.107324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71855-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692140v1</w:t>
+                <w:t xml:space="preserve">hal-02999463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular rhythmic primes boost P600 in grammatical error processing in dyslexic adults and matched controls</w:t>
+                <w:t xml:space="preserve">Personal familiarity of music and its cerebral effect on subsequent speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+                <w:t xml:space="preserve">Maïté Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Fiveash</w:t>
+                <w:t xml:space="preserve">Fanny L’héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.107324. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71855-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999463v1</w:t>
+                <w:t xml:space="preserve">hal-04692140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real Time Hearing Loss Simulator</w:t>
               </w:r>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshio Irino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Dimachki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy D. Patterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1703,51 +1703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Online Classifier in Sleep Scoring for Sleep Deprivation Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1859,64 +1859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (11), pp.e112233. </w:t>
@@ -2012,77 +2012,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Buffieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland. pp.90-91</w:t>
@@ -2105,291 +2105,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain response to one?s own name in acute stage coma patients: electroencephalographic detection of cognitive event-related potentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Real time hearing loss simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1193-1193, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0573⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3003-3003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235910v1</w:t>
+                <w:t xml:space="preserve">hal-03235945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time hearing loss simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Brain response to one?s own name in acute stage coma patients: electroencephalographic detection of cognitive event-related potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamine Sarton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3003-3003, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1193-1193, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235945v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2496,256 +2496,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un simulateur de perte auditive : estimation des filtres auditifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samar Dimachki</w:t>
+                <w:t xml:space="preserve">Le simulateur de perte auditive, le plus rapide de l’ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lapayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559855v1</w:t>
+                <w:t xml:space="preserve">hal-01559867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le simulateur de perte auditive, le plus rapide de l’ouest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Validation d’un simulateur de perte auditive : estimation des filtres auditifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Dimachki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559867v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2776,51 +2776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CuttingGardens experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2870,103 +2870,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing conferences differently: decentralising for ecological and social sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trudie Walters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3157,51 +3157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02511-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mushtaq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Welke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallagher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pavlov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Kouara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-01941-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Heine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Naboulsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1145253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0524-20.2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Canette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.05.037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93151-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Irino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Dimachki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D. Patterson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chouvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gervasoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.4682" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0573" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0904" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corneyllie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Heine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapayre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Chaumon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dubarry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02511-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mushtaq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Welke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallagher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pavlov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Kouara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-01941-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffi&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Heine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Naboulsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1145253" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0524-20.2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Canette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.05.037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93151-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Irino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Dimachki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D. Patterson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chouvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gervasoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.4682" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0904" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0573" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corneyllie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Heine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapayre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Chaumon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dubarry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>