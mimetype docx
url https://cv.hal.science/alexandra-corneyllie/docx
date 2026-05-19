--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -106,291 +106,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular machine learning tool for holistic and fine-grained behavioral analysis</w:t>
+                <w:t xml:space="preserve">Doing conferences differently: A decentralised multi-hub approach for ecological and social sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Michelot</w:t>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+                <w:t xml:space="preserve">Trudie Walters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+                <w:t xml:space="preserve">Xun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e0000177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-024-02511-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870165v1</w:t>
+                <w:t xml:space="preserve">hal-05128908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing conferences differently: A decentralised multi-hub approach for ecological and social sustainability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A modular machine learning tool for holistic and fine-grained behavioral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun He</w:t>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hinault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e0000177. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-024-02511-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128908v1</w:t>
+                <w:t xml:space="preserve">hal-04870165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One hundred years of EEG for brain and behaviour research</w:t>
               </w:r>
@@ -508,723 +508,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of central language processing in critically ill coronavirus disease 2019 patients with delirium</w:t>
+                <w:t xml:space="preserve">Self-processing in coma, unresponsive wakefulness syndrome and minimally conscious state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Buffières</w:t>
+                <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizette Heine</w:t>
+                <w:t xml:space="preserve">Edouard Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Riu</w:t>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Curot</w:t>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (2), pp.fcad073. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1145253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1145253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692076v1</w:t>
+                <w:t xml:space="preserve">hal-04703865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-processing in coma, unresponsive wakefulness syndrome and minimally conscious state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lizette Heine</w:t>
+                <w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Naboulsi</w:t>
+                <w:t xml:space="preserve">Hélène Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gobert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+                <w:t xml:space="preserve">Christian Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1145253⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703865v1</w:t>
+                <w:t xml:space="preserve">hal-04692059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-four-hour rhythmicities in disorders of consciousness are associated with a favourable outcome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+                <w:t xml:space="preserve">Impairment of central language processing in critically ill coronavirus disease 2019 patients with delirium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Buffières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bastuji</w:t>
+                <w:t xml:space="preserve">Beatrice Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Berthomier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+                <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.1213. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.fcad073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05588-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692059v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing an Open Stimulation System for Auditory EEG Experiments Using Python, Raspberry Pi, and HifiBerry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atypical beta power fluctuation while listening to an isochronous sequence in dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Helene Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nozaradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/eneuro.0524-20.2021⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999120v1</w:t>
+                <w:t xml:space="preserve">hal-03384362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical beta power fluctuation while listening to an isochronous sequence in dyslexia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharing an Open Stimulation System for Auditory EEG Experiments Using Python, Raspberry Pi, and HifiBerry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizette Heine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.ENEURO.0524 - 20.2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.05.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/eneuro.0524-20.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384362v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtually spatialized sounds enhance auditory processing in healthy participants and patients with a disorder of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Luauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1327,51 +1327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fiveash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1474,51 +1474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.14854. </w:t>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshio Irino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Dimachki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy D. Patterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1703,51 +1703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Online Classifier in Sleep Scoring for Sleep Deprivation Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1859,64 +1859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (11), pp.e112233. </w:t>
@@ -2012,77 +2012,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Buffieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland. pp.90-91</w:t>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossen El Sawaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2254,90 +2254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain response to one?s own name in acute stage coma patients: electroencephalographic detection of cognitive event-related potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamine Sarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1193-1193, </w:t>
@@ -2496,256 +2496,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le simulateur de perte auditive, le plus rapide de l’ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation d’un simulateur de perte auditive : estimation des filtres auditifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Dimachki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559867v1</w:t>
+                <w:t xml:space="preserve">hal-01559855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un simulateur de perte auditive : estimation des filtres auditifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samar Dimachki</w:t>
+                <w:t xml:space="preserve">Le simulateur de perte auditive, le plus rapide de l’ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lapayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559855v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2776,51 +2776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CuttingGardens experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2870,103 +2870,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing conferences differently: decentralising for ecological and social sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Trudie Walters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3157,51 +3157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02511-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mushtaq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Welke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallagher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pavlov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Kouara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-01941-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffi&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Heine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Naboulsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1145253" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0524-20.2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Canette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.05.037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93151-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Irino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Dimachki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D. Patterson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chouvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gervasoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.4682" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0904" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0573" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corneyllie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Heine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapayre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Chaumon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dubarry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02511-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mushtaq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Welke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallagher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pavlov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Kouara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-01941-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Heine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Naboulsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1145253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05588-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Canette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.05.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0524-20.2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93151-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Irino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Dimachki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D. Patterson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chouvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gervasoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.4682" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Selchenkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112233" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buffieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0904" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0573" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corneyllie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Heine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapayre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Chaumon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dubarry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>