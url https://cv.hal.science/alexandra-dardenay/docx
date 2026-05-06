--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -133,187 +133,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Housing in a Roman Provincial Capital. The Case of Narbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BABesch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.121-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/BAB.100.0.3294525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parcours dans l'espace domestique romain à travers deux approches problématiques contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1047759424000308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887558v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05396709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASPECTS OF ROMAN INSULAE - (S.) Straumann, (P.-A.) Schwarz Insulae in Context. Proceedings of the International Colloquium in Basel and Augusta Raurica, September 25th – 28th 2019. (Forschungen in Augst 57.) Pp. 328, b/w &amp; colour ills, b/w &amp; colour maps. Augst: Augusta Raurica, 2023. Cased, CHF80. ISBN: 978-3-7965-4848-2.</w:t>
               </w:r>
@@ -959,83 +959,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’agglomération de hauteur de Roquelaure-La Sioutat (Gers). Les occupations antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.35-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2017.1501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restituer Herculanum au XXIe siècle. L'apport des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.6232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Herculanum. Conception du modèle 3D de restitution et restauration virtuelle de la Casa di Nettuno ed Anfitrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,1207 +1269,982 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cefr.1739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Pierre Péfau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herculanum. Des archives aux restitutions architecturales et décoratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Allroggen-Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Soler</w:t>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/aquit.2017.1501⟩</w:t>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les cités vésuviennes, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Restituer Herculanum au XXIe siècle. L'apport des archives</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peintures murales de Roquelaure. Reprise des fouilles, nouvelles découvertes et perspectives futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquaviva Carole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Herculanum. Des archives aux restitutions architecturales et décoratives</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un site exceptionnel au coeur de l’Aquitaine « ethnique » : l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de La Sioutat à Roquelaure (Gers) : recherches 2011-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coiquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Denysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.57-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat et société à Herculanum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Allroggen-Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les cités vésuviennes, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.1588⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons romaines précoces de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de la Sioutat à Roquelaure (Gers) : bilan des recherches récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coiquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Denysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Denysiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33, pp.57-60</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.25-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Habitat et société à Herculanum</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les héros fondateurs de Rome, entre texte et image à l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Agnès Allroggen-Bedel</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93, pp.163-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00939194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat et Société à Herculanum. Analyse des appareils architecturaux et décoratifs pour une approche socio-historique de la cité antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eristov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 2013, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00939200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbet (2009) La peinture murale romaine. Les styles décoratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 70 (2), pp.25-57</w:t>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.422-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liverani, G. Spinola (dir.), The Vatican Necropolis. Rome's city of the dead, Brepols, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719606v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00733365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.Sauron, La peinture allégorique. Le regard de Cicéron</w:t>
               </w:r>
@@ -4177,50 +4177,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dialogues entre sphère publique et sphère privée dans l'espace de la cité romaine. Vecteurs, acteurs, significations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius, pp.323, 2013, Scripta Antiqua, 978-2-35613-097-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00939203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peintures murales et stucs d'époque romaine. De la fouille au Musée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4235,400 +4310,325 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boislève J., Dardenay A., Monier F. Ausonius, Bordeaux, 1, pp.492, 2013, Pictor, Julien Boislève; Alexandra Dardenay; Florence Monier, 978-2-35613-089-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00939190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peintures murales et stucs d'époque romaine : de la fouille au musée : actes des 24ème et 25ème colloques de l'AFPMA, Narbonne, 12 et 13 novembre 2010 et Paris, 25 et 26 novembre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association française pour la peinture murale antique. Séminaire. Ausonius, pp.493, 2013, Pictor ; 1, 978 2 35613 089 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00932067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images des fondateurs. D'Enée à Romulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius, pp.362, 2012, Scripta Antiqua, 978-2-35613-066-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00938995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mythes fondateurs de Rome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : Picard, pp.237, 2010, Antiqua (Paris) ISSN 1270-0134; 14, 978-2-7084-0866-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome, le centre du pouvoir : l'art romain des origines à la fin du deuxième siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranuccio Bianchi Bandinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...325 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dardenay Alexandra, Rosso Emmanuelle. Paris : Gallimard, pp.415, 2010, L'Univers des formes ISSN 0566-1064; 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4741,371 +4741,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeux de références. Citations et hybridations dans la sculpture romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C'est Canon. L'art chez les Romains. Catalogue de l'exposition. Ludgunum, Musée et Théâtre romains, 2025-2026, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-100, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Joueuses d'osselets d'Alexandros Athenaios Histoire d'un tableau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Attia; Véronique Dasen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louis Becq de Fouquières. Les Jeux des anciens et leur réception à l’époque moderne (XVIe–XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Presses Universitaires de Liège, pp.195-214, 2025, Jeu, 978-2-87562-475-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La domus de la rue Edmond-Valentin à Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénaïde Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pédoussaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Monique Mergoil. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'est Canon. L'art chez les Romains. Catalogue de l'exposition. Ludgunum, Musée et Théâtre romains, 2025-2026, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-100, 2025</w:t>
+              <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Actes de la journée d'étude du 22 novembre 2022 en l'honneur de Raymond Sabrié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AHR, 52, p. 37-58, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en ville : La vie domestique à Narbonne dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Agusta-Boularot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narbonne. Histoire sociale d’une capitale romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallia. Supplément 66 ; Biblis inédit, CNRS Editions, pp.215-239, 2024, 978-2-271-14949-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705832v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04247304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herculanum et la menace du Vésuve</w:t>
               </w:r>
@@ -6007,238 +6007,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02068679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception de la peinture italienne dans le Sud des Gaules</w:t>
+                <w:t xml:space="preserve">Un rare témoignage iconographique : les foulons de la Gourjade à Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boube E.; Bouet A.; Colléoni F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Rome à Lugdunum des Convènes. Hommages à Robert Sablayrolles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires 35 (Aquitania suppl. 31), Ausonius, pp.383-394, 2014, 9782356130853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images dans la peinture romaine du Sud des Gaules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Empire de la couleur. De Pompéi au Sud des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.26-41, 2014</w:t>
+              <w:t xml:space="preserve">, , pp.90-103, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-02098908v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images dans la peinture romaine du Sud des Gaules</w:t>
+                <w:t xml:space="preserve">Réception de la peinture italienne dans le Sud des Gaules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Empire de la couleur. De Pompéi au Sud des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.90-103, 2014</w:t>
+              <w:t xml:space="preserve">, , pp.26-41, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915449v1</w:t>
+                <w:t xml:space="preserve">hal-01915440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peinture en Narbonnaise</w:t>
               </w:r>
@@ -6287,393 +6287,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virtus et pietas du défunt. Quelques hypothèses de lecture de l'iconographie officielle en contexte funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues entre sphère publique et sphère privée dans l'espace de la cité romaine. Vecteurs, acteurs, significations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, Bordeaux, pp.297-314, 2013, Scripta Antiqua, 978-2-35613-097-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'ouvrage Dialogues entre sphère publique et sphère privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue entre sphère publique et sphère privée dans l'espace de la cité romaine. Vecteurs, acteurs, significations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, Bordeaux, pp.9-15, 2013, Scripta Antiqua, 978-2-35613-097-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rome, les Romains et l'art grec : translatio, interpretatio, imitatio, aemulatio...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bonnet et F. Bouchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translatio : Traduire et adapter les Anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.331, 2013, Classiques Garnier, 978-2-8124-0860-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00938998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Virtus et pietas du défunt. Quelques hypothèses de lecture de l'iconographie officielle en contexte funéraire</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariage (Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">the J. Paul Getty Museum and the Fondation pour le Lexicon iconographicum mythologiae classicae, LIMC. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues entre sphère publique et sphère privée dans l'espace de la cité romaine. Vecteurs, acteurs, significations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, Bordeaux, pp.297-314, 2013, Scripta Antiqua, 978-2-35613-097-6</w:t>
+              <w:t xml:space="preserve">Thesaurus cultus et rituum antiquorum, ThesCRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Los Angeles : The J. Paul Getty Museum, pp.101-106, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintures murales romaines de Strasbourg. Etude iconographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dardenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de l'illusion. Peintures murales romaines en Alsace. Exposition 20 avril 2012 au 31 août 2013 Musée archéologique de la ville de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-153, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915466v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00719370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des images : place, fonction et interprétation des thèmes iconographiques dans la peinture en Gaule romaine</w:t>
               </w:r>
@@ -7154,108 +7154,108 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coiquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denysiak Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gardes</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional d'Archéologie Midi-Pyrénées. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
@@ -7272,51 +7272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7657,51 +7657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759424000308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BAB.100.0.3294525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X24000854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.16694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17687" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759418001241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James&#160;n. Andrews" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1739" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acquaviva Carole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Allroggen-Bedel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hasselin Rous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aude Aussilloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquaviva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Maraval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830335v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nar&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.130867" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588605-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.119589" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01916973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Pictor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Capus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932067v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranuccio Bianchi Bandinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04705832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Lecat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Prats" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Acquaviva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.131024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.darde.2023.01.0145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.131031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110732139-007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?auteur=Alain+Bouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02098908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915449v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915444v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719370v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04836384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396709v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BAB.100.0.3294525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759424000308" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X24000854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.16694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17687" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759418001241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James&#160;n. Andrews" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6232" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Allroggen-Bedel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1588" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acquaviva Carole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hasselin Rous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aude Aussilloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquaviva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Maraval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830335v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nar&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.130867" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588605-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.119589" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01916973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Pictor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Capus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932067v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranuccio Bianchi Bandinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Lecat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Prats" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Acquaviva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04705832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.131024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.darde.2023.01.0145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.131031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110732139-007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?auteur=Alain+Bouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02098908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915444v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04836384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>