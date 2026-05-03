--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -655,51 +655,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
@@ -2700,221 +2700,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the paradigm of an amniote-restricted mesonephric contribution to the gonad. -of the pronephric field contribution to the gonads in teleosts</w:t>
+                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Blanc</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Sex Determination in Vertebrates (ESSDV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Vence, France</w:t>
+              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780403v1</w:t>
+                <w:t xml:space="preserve">hal-04780055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2942,184 +2942,184 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04657868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
+                <w:t xml:space="preserve">Challenging the paradigm of an amniote-restricted mesonephric contribution to the gonad. -of the pronephric field contribution to the gonads in teleosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Sex Determination in Vertebrates (ESSDV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Vence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780055v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing for clues of the role of Chaperone-Mediated Autophagy in hyperglycemia-induced stress</w:t>
+                <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
@@ -3154,347 +3154,347 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaboday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072272v1</w:t>
+                <w:t xml:space="preserve">hal-05072269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Integrating TGF-β signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Adolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">9. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kona, Big Island, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072269v1</w:t>
+                <w:t xml:space="preserve">hal-04089746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating TGF-β signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy safeguards against hyperglycemic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kona, Big Island, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">CFATG 11 – 11th Scientific Days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089746v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy safeguards against hyperglycemic stress</w:t>
+                <w:t xml:space="preserve">Fishing for clues of the role of Chaperone-Mediated Autophagy in hyperglycemia-induced stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
@@ -3529,573 +3529,573 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG 11 – 11th Scientific Days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Metaboday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072264v1</w:t>
+                <w:t xml:space="preserve">hal-05072272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833209v1</w:t>
+                <w:t xml:space="preserve">hal-05072294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFAGIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
+              <w:t xml:space="preserve">CFATG10 - 10th scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072283v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SEFAGIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072294v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Contar Adolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG10 - 10th scientific days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072293v1</w:t>
+                <w:t xml:space="preserve">hal-03833209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new embryonic cellular model for nuclear transfer in fish: the embryoid body</w:t>
               </w:r>
@@ -4558,276 +4558,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and multiple somatic cells nuclear transfer in critically endangered species, sturgeon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Effrosiny Fatira</w:t>
+                <w:t xml:space="preserve">Meiosis resumption and early mitosis pattern after somatic cell nuclear transfer in goldfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579298v1</w:t>
+                <w:t xml:space="preserve">hal-01579301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiosis resumption and early mitosis pattern after somatic cell nuclear transfer in goldfish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic reprogramming after nuclear transfer in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579301v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic and cellular reprogramming after nuclear transfer in fish : characterization of clone defects in relation to the donor cell origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4869,441 +4839,471 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic reprogramming after nuclear transfer in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic</w:t>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579300v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation des conditions d’élevage des poissons rouges : obtention de gamètes et réduction du nombre d’animaux expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
+              <w:t xml:space="preserve">2. Journées des Installations Expérimentales LPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607605v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des conditions d’élevage des poissons rouges : obtention de gamètes et réduction du nombre d’animaux expérimentaux</w:t>
+                <w:t xml:space="preserve">Epigenetic stability in goldfish sperm upon hormonal induction and over the breeding season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées des Installations Expérimentales LPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603193v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic stability in goldfish sperm upon hormonal induction and over the breeding season</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single and multiple somatic cells nuclear transfer in critically endangered species, sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosiny Fatira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoriia Legorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bertin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kseniia Pocherniaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579296v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoconservation de la semence de poisson : importance du maintien de l'intégrité épigénétique</w:t>
               </w:r>
@@ -5568,260 +5568,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules somatiques : un intérêt pour la conservation des ressources génétiques chez les poissons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Molecular signature and stemness properties of paired spermatogonia in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Fançaise d'Ichtyologie. FRA., Mar 2015, Paris, France. 144 p</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742985v1</w:t>
+                <w:t xml:space="preserve">hal-02743293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signature and stemness properties of paired spermatogonia in zebrafish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amélie Patinote</w:t>
+                <w:t xml:space="preserve">Les cellules somatiques : un intérêt pour la conservation des ressources génétiques chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
+              <w:t xml:space="preserve">6. Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Fançaise d'Ichtyologie. FRA., Mar 2015, Paris, France. 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743293v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of somatic cell cryopreservation for biodiversity conservation</w:t>
               </w:r>
@@ -6112,605 +6112,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreserving European eel (A. anguilla) sperm: comparison of two methods for standardization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA methylation pattern in fish spermatozoa after cryopreservation: a species specific alteration in cyprinids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria C. Vilchez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Jornadas Ibéricas de Ictiologia - SIBIC2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., May 2014, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743772v1</w:t>
+                <w:t xml:space="preserve">hal-02743784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation pattern in fish spermatozoa after cryopreservation: a species specific alteration in cyprinids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthylation globale de la semence de poisson rouge après cryoconservation. Effet des cryoprotecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., May 2014, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743784v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthylation globale de la semence de poisson rouge après cryoconservation. Effet des cryoprotecteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two validated methods for cryopreserving european eel (A. anguilla) sperm: standardization as a target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Vίlchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801177v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two validated methods for cryopreserving european eel (A. anguilla) sperm: standardization as a target</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. C. Vίlchez</w:t>
+                <w:t xml:space="preserve">Dna methylation of fish germ cells and the risk of alteration after cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center of Marine Sciences (CCMAR). PRT., May 2014, Olhão, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743732v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dna methylation of fish germ cells and the risk of alteration after cryopreservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">Cryopreserving European eel (A. anguilla) sperm: comparison of two methods for standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Vilchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Penaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Center of Marine Sciences (CCMAR). PRT., May 2014, Olhão, Portugal</w:t>
+              <w:t xml:space="preserve">5. Jornadas Ibéricas de Ictiologia - SIBIC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743747v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in sperm DNA methylation after cryopreservation in fish</w:t>
               </w:r>
@@ -6873,51 +6873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin, F. Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t>
@@ -7281,269 +7281,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
+                <w:t xml:space="preserve">Nuclear transfer with cryopreserved fin cells, a unique but difficult means to reconstruct fish with diploid cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
+              <w:t xml:space="preserve">8. International Conference on Behaviour, Physiology and Genetics of Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748034v1</w:t>
+                <w:t xml:space="preserve">hal-02746402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear transfer with cryopreserved fin cells, a unique but difficult means to reconstruct fish with diploid cells</w:t>
+                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Behaviour, Physiology and Genetics of Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746402v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement embryonnaire chez le poisson rouge (Carassius auratus) après transfert nucléaire : recherche d'anomalies aux stades précoces</w:t>
               </w:r>
@@ -7644,247 +7644,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des conditions de manipulation des ovules en vue du transfert nucléaire chez le carassin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtention de cellules de nageoire en culture à partir de fragments de nageoire cryoconservés chez le carassin : une stratégie fiable de conservation du génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vignon</w:t>
+                <w:t xml:space="preserve">Charlotte Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755534v1</w:t>
+                <w:t xml:space="preserve">hal-02751665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention de cellules de nageoire en culture à partir de fragments de nageoire cryoconservés chez le carassin : une stratégie fiable de conservation du génome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation des conditions de manipulation des ovules en vue du transfert nucléaire chez le carassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Moritz</w:t>
+                <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
+              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751665v1</w:t>
+                <w:t xml:space="preserve">hal-02755534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7954,51 +7954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy in Stress, Development and Disease Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lucca (Barga), Italy</w:t>
@@ -8079,51 +8079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy UK Network Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Birmingham, United Kingdom</w:t>
@@ -8146,751 +8146,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of global DNA methylation in spermatozoa from fish, molluscs, bird and mammals: effect of cryopreservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in sperm cryopreservation procedure for industrial needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gavin-Plagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.140-141, 2019</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.134-134, 2019, 7th International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282324v1</w:t>
+                <w:t xml:space="preserve">hal-02282236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in sperm cryopreservation procedure for industrial needs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">18 Characterisation of early embryonic cellular defects after somatic cell nuclear transfer in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45. Annual Conference of the International Embryo Technology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, New Orleans, Louisiana, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 2019, Reproduction, Fertility and Development. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv31n1Ab18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282236v1</w:t>
+                <w:t xml:space="preserve">hal-02282229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18 Characterisation of early embryonic cellular defects after somatic cell nuclear transfer in fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse comparée du niveau de méthylation globale des spermatozoïdes chez des mâles de 9 espèces d’embranchements différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Annual Conference of the International Embryo Technology Society</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv31n1Ab18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02282229v1</w:t>
+                <w:t xml:space="preserve">hal-02737388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée du niveau de méthylation globale des spermatozoïdes chez des mâles de 9 espèces d’embranchements différents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régénération de lignées de truite par transplantation de cellules souches germinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737388v1</w:t>
+                <w:t xml:space="preserve">hal-02737370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régénération de lignées de truite par transplantation de cellules souches germinales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of global DNA methylation in spermatozoa from fish, molluscs, bird and mammals: effect of cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.140-141, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737370v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’essai des comètes pour la surveillance des milieux aquatiques – problématique de la conservation des échantillons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Taïr-Abbaci</w:t>
+                <w:t xml:space="preserve">Défauts de reprogrammation épigénétique des embryons issus du transfert nucléaire somatique chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque International Francophone en Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Talence, France. , 78 p., 2018, EcoBIM 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738412v1</w:t>
+                <w:t xml:space="preserve">hal-01771824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des perturbations induites par le transfert nucléaire chez le carassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8932,198 +8902,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiosis resumption and early mitosis after somatic cell nuclear transfer in non-enucleated goldfish oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9165,152 +9135,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défauts de reprogrammation épigénétique des embryons issus du transfert nucléaire somatique chez les poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l’essai des comètes pour la surveillance des milieux aquatiques – problématique de la conservation des échantillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Taïr-Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">14. Colloque International Francophone en Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Talence, France. , 78 p., 2018, EcoBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771824v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic cell nuclear transfer in rainbow trout (Oncorhynchus mykiss): What makes it different from fertilization with a spermatozoa ?</w:t>
               </w:r>
@@ -9385,346 +9385,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Curran</w:t>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gautier</w:t>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Germline Stem Cells Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. , 2016, Abcam Germline Stem Cells Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740984v1</w:t>
+                <w:t xml:space="preserve">hal-02743872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Curran</w:t>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gautier</w:t>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germline Stem Cells Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. , 2016, Abcam Germline Stem Cells Conference</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743872v1</w:t>
+                <w:t xml:space="preserve">hal-02740984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Curran</w:t>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gautier</w:t>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9805,51 +9805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Labesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Csenki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10543,51 +10543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10849,51 +10849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit poisson deviendra grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11325,51 +11325,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1968C8C5"/>
+    <w:nsid w:val="CCC7CDC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11556,51 +11556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-depince" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7915-3410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090064v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.274266.120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83033-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziewulska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomb&#243;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Herraez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Herranz-Jusdado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallego" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozenfeld" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.09.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Fatira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Havelka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46892-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Iegorova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24376-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Saraiva Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. Godoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.06.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Jr. Streit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.12.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQM5BM5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699638v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Brinchault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caulet-Maugendre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01902140600710512" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delhomme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosiny Fatira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriia Legorova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Pocherniaieva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494180v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603193v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579296v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Vilchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Penaranda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz P&#233;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743732v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. V&#943;lchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riesco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Conradt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746441v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Robles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin, F. Riesco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282236v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737388v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ta&#239;r-Abbaci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743634v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Kollar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Horvath" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Labesse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csenki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. de Godoy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743802v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/263590.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808613v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/50789.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-depince" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7915-3410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090064v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.274266.120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83033-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziewulska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomb&#243;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Herraez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Herranz-Jusdado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallego" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozenfeld" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.09.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Fatira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Havelka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46892-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Iegorova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24376-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Saraiva Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. Godoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.06.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Jr. Streit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.12.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQM5BM5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699638v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Brinchault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caulet-Maugendre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01902140600710512" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delhomme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579300v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosiny Fatira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriia Legorova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Pocherniaieva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743784v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. V&#943;lchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riesco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Vilchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Penaranda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz P&#233;rez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Conradt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746441v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Robles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin, F. Riesco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282236v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770350v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809607v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ta&#239;r-Abbaci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743634v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Kollar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Horvath" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Labesse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csenki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. de Godoy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743802v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/263590.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808613v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/50789.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>