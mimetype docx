--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -333,771 +333,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and soaking of sugar beet pulp changes the feeding behavior of horses</w:t>
+                <w:t xml:space="preserve">Olfactory awareness in lambs assessed through habituation-dishabituation and approach-withdrawal tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Grimm</w:t>
+                <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Terra Braga</w:t>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Coulmier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116426⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 291, pp.106734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200459v1</w:t>
+                <w:t xml:space="preserve">hal-05157357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do lambs differentiate the odor of their mother from that of an alien ewe? Focus on inguinal wax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do lactating ewes guide lambs to their teats by smell? Perinatal change in inguinal wax composition and lambs’ reaction to it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alary Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alary Justine</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Patris</w:t>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 283, pp.106496. </w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (4), pp.517-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42991-025-00491-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900951v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory awareness in lambs assessed through habituation-dishabituation and approach-withdrawal tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of ewes and lambs in response to human emotional odours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dylan Brimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106734⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.45234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-29186-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157357v1</w:t>
+                <w:t xml:space="preserve">hal-05385921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do lactating ewes guide lambs to their teats by smell? Perinatal change in inguinal wax composition and lambs’ reaction to it</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Do lambs differentiate the odor of their mother from that of an alien ewe? Focus on inguinal wax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alary Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42991-025-00491-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.106496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053678v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of ewes and lambs in response to human emotional odours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Damon</w:t>
+                <w:t xml:space="preserve">Processing and soaking of sugar beet pulp changes the feeding behavior of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Terra Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Brimaud</w:t>
+                <w:t xml:space="preserve">Didier Coulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.45234. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 327, pp.116426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-29186-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385921v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sheep (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;) discriminate human emotional odors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.51. </w:t>
@@ -1282,77 +1282,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother’s scent for motherless neonates: Responses of artificially reared lambs to ewe’s inguinal wax odor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Chotro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Aublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lanthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 251, 7 p. </w:t>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Viart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.1205-1214. </w:t>
@@ -1935,90 +1935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar beet pulp presentation alters intake behavior of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Terra Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2078,64 +2078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary-induced modulation of the hindgut microbiota is related to behavioral responses during stressful events in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 202, pp.94-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2163,265 +2163,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of beef herd responses to unfamiliar humans and potential influencing factors: An exploratory survey on French farms</w:t>
+                <w:t xml:space="preserve">What stockperson behavior during weighing reveals about the relationship between humans and suckling beef cattle: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Elluin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.8 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913578v1</w:t>
+                <w:t xml:space="preserve">hal-01921676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What stockperson behavior during weighing reveals about the relationship between humans and suckling beef cattle: A preliminary study</w:t>
+                <w:t xml:space="preserve">Evaluation of beef herd responses to unfamiliar humans and potential influencing factors: An exploratory survey on French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Elluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 209, pp.8 - 13. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.7 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921676v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t>
               </w:r>
@@ -2683,77 +2683,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of the hindgut microbiota due to high-starch diet can be associated with behavioral stress response in horses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.159-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2793,1158 +2793,1158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux sont-ils plus heureux en élevage extensif ou intensif ?</w:t>
+                <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourrragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.27-31</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.291-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195374v1</w:t>
+                <w:t xml:space="preserve">hal-01195402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 154, pp.30-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourrragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
+                <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrot Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 220, pp.291-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195402v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
+                <w:t xml:space="preserve">Les animaux sont-ils plus heureux en élevage extensif ou intensif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 220, pp.291-296</w:t>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165569v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t>
+                <w:t xml:space="preserve">The valence of the long-lasting emotional experiences with various handlers modulates discrimination and generalization of individual humans in sheep1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lee</w:t>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (11), pp.5418 - 5426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129763v1</w:t>
+                <w:t xml:space="preserve">hal-01921783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
+                <w:t xml:space="preserve">Emotions et cognition animale, ou comment l'éthologie permet d'accéder au bien-être des animaux de ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95, pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923139v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The valence of the long-lasting emotional experiences with various handlers modulates discrimination and generalization of individual humans in sheep1</w:t>
+                <w:t xml:space="preserve">Long-term exposure to unpredictable and uncontrollable aversive events alters fearfulness in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Delval</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5654⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.476-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921783v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to unpredictable and uncontrollable aversive events alters fearfulness in sheep</w:t>
+                <w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112001796⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129691v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition animale, ou comment l'éthologie permet d'accéder au bien-être des animaux de ferme</w:t>
+                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95, pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648239v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does reduction of fearfulness tend to reduce pessimistic-like judgment in lambs?</w:t>
               </w:r>
@@ -3969,51 +3969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4354,90 +4354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4475,332 +4475,332 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">16. international conference on Chemical Signals in Vertebrates (CSiV 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979357v1</w:t>
+                <w:t xml:space="preserve">hal-04978468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. international conference on Chemical Signals in Vertebrates (CSiV 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978468v1</w:t>
+                <w:t xml:space="preserve">hal-04979357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4957,51 +4957,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
@@ -5036,97 +5036,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172560v1</w:t>
+                <w:t xml:space="preserve">hal-04172162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
@@ -5161,73 +5161,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172162v1</w:t>
+                <w:t xml:space="preserve">hal-04172560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
               </w:r>
@@ -5457,273 +5457,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between dietary-induced alteration of the hindgut microbiota and horse behavior during acute stressful events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Grimm</w:t>
+                <w:t xml:space="preserve">Développement social et alimentaire du jeune mammifère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Soussignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Equine Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Congrès Lab to Field 2018 :: Alimentation équine &amp; science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924022v1</w:t>
+                <w:t xml:space="preserve">hal-03693615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement social et alimentaire du jeune mammifère</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Durand</w:t>
+                <w:t xml:space="preserve">Relationship between dietary-induced alteration of the hindgut microbiota and horse behavior during acute stressful events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Patris</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lab to Field 2018 :: Alimentation équine &amp; science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Equine Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693615v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5804,51 +5804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations des éleveurs ovins viande envers leurs agneaux mis en allaitement artificiel et leur mortalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5929,51 +5929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réponses de discrimination/généralisation des agneaux face à un homme inconnu dépendent-elles des pratiques d'élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,51 +5981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFECA - Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
@@ -6054,90 +6054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Elluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Elluin</w:t>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6442,64 +6442,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral cues and personality as non-invasive indicators of alimentary stress in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6531,640 +6531,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland management in large dairy farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 Annual meeting of the European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925016v1</w:t>
+                <w:t xml:space="preserve">hal-01173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173647v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936565v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séance de l' Académie d’Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.153 -159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173661v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Grassland management in large dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l' Académie d’Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.153 -159</w:t>
+              <w:t xml:space="preserve">64 Annual meeting of the European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195375v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive processes involved in the development of animal stress and welfare</w:t>
               </w:r>
@@ -7202,51 +7202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, European Association for Animal Production, Aug 2012, Bratislava, Slovakia. pp.396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7265,701 +7265,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to negative events induces chronic stress and increases emotional reactivity in sheep</w:t>
+                <w:t xml:space="preserve">Un stress chronique chez les ovins exacerbe leur réactivité émotionnelle et leur perception négative de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Apr 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745979v1</w:t>
+                <w:t xml:space="preserve">hal-01190381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive bias as a measure of affective state in sheep.</w:t>
+                <w:t xml:space="preserve">Emotional state and long-term exposure to unpredictable and aversive events of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
+              <w:t xml:space="preserve">45th Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936417v1</w:t>
+                <w:t xml:space="preserve">hal-01925076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un stress chronique chez les ovins exacerbe leur réactivité émotionnelle et leur perception négative de l'environnement</w:t>
+                <w:t xml:space="preserve">Un traitement de stress chronique sur ovins entraîne une réactivité émotionnelle exacerbée et une perception négative de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Apr 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190381v1</w:t>
+                <w:t xml:space="preserve">hal-01936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional state and long-term exposure to unpredictable and aversive events of sheep</w:t>
+                <w:t xml:space="preserve">Une expérience stressante prolongée accroît la réactivité émotionnelle et la perception négative chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925076v1</w:t>
+                <w:t xml:space="preserve">hal-02745980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un traitement de stress chronique sur ovins entraîne une réactivité émotionnelle exacerbée et une perception négative de l’environnement</w:t>
+                <w:t xml:space="preserve">Cognitive bias as a measure of affective state in sheep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936827v1</w:t>
+                <w:t xml:space="preserve">hal-01936417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience stressante prolongée accroît la réactivité émotionnelle et la perception négative chez les ovins</w:t>
+                <w:t xml:space="preserve">Exposure to negative events induces chronic stress and increases emotional reactivity in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">45. Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745980v1</w:t>
+                <w:t xml:space="preserve">hal-02745979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation comportementale des capacités d'adaptation du verrat en CIA : relation avec la réponse au débourrage</w:t>
               </w:r>
@@ -8352,90 +8352,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sheep and lambs smell human emotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8473,51 +8473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses discriminate human body odours from joy and fear contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8598,90 +8598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Elluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Elluin</w:t>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8762,77 +8762,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. International Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienna, Austria. Wageningen Academic Publishers, 201 p., 2012, ISAE 2012 : proceedings of the 46th Congress of the International Society of Applied Ethology, 31 July-4 August 2012, Vienna, Austria : quality of life in designed environments</w:t>
@@ -8874,77 +8874,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stress chronique subi avant la puberté stimule la proceptivité et la réceptivité sexuelles des brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9012,77 +9012,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
@@ -9591,51 +9591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E436417"/>
+    <w:nsid w:val="26FF7DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9822,51 +9822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-destrez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1274-8556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167601482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04900951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106496" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106734" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05385921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brimaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29186-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mousqu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01895-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03930186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Chotro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aublet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Canavelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03216060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Prost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01511-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5654" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Courboulay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693615v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Macquart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupin-Ruch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depoudent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin-Ruch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195375v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936417v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745980v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936878v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03706311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546108v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798018v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22266" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-destrez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1274-8556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167601482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157357v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106734" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05385921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brimaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29186-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04900951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106496" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mousqu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01895-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03930186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Chotro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aublet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Canavelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03216060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Prost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01511-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5654" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Courboulay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Macquart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupin-Ruch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depoudent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin-Ruch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936417v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936878v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03706311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546108v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798018v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22266" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>