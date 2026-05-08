--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -333,771 +333,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory awareness in lambs assessed through habituation-dishabituation and approach-withdrawal tests</w:t>
+                <w:t xml:space="preserve">Processing and soaking of sugar beet pulp changes the feeding behavior of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Damon</w:t>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Patris</w:t>
+                <w:t xml:space="preserve">Marina Terra Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
+                <w:t xml:space="preserve">Didier Coulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106734⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 327, pp.116426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157357v1</w:t>
+                <w:t xml:space="preserve">hal-05200459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do lactating ewes guide lambs to their teats by smell? Perinatal change in inguinal wax composition and lambs’ reaction to it</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Do lambs differentiate the odor of their mother from that of an alien ewe? Focus on inguinal wax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alary Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
+                <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Husson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105 (4), pp.517-531. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.106496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42991-025-00491-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053678v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of ewes and lambs in response to human emotional odours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Olfactory awareness in lambs assessed through habituation-dishabituation and approach-withdrawal tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-29186-w⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 291, pp.106734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385921v1</w:t>
+                <w:t xml:space="preserve">hal-05157357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do lambs differentiate the odor of their mother from that of an alien ewe? Focus on inguinal wax</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Do lactating ewes guide lambs to their teats by smell? Perinatal change in inguinal wax composition and lambs’ reaction to it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alary Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106496⟩</w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (4), pp.517-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42991-025-00491-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900951v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and soaking of sugar beet pulp changes the feeding behavior of horses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Terra Braga</w:t>
+                <w:t xml:space="preserve">Behaviour of ewes and lambs in response to human emotional odours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Coulmier</w:t>
+                <w:t xml:space="preserve">Dylan Brimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 327, pp.116426. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.45234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-29186-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200459v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sheep (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;) discriminate human emotional odors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.51. </w:t>
@@ -1282,77 +1282,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother’s scent for motherless neonates: Responses of artificially reared lambs to ewe’s inguinal wax odor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Chotro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Aublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lanthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 251, 7 p. </w:t>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Viart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.1205-1214. </w:t>
@@ -1935,90 +1935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar beet pulp presentation alters intake behavior of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Terra Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2078,64 +2078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary-induced modulation of the hindgut microbiota is related to behavioral responses during stressful events in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 202, pp.94-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2163,265 +2163,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What stockperson behavior during weighing reveals about the relationship between humans and suckling beef cattle: A preliminary study</w:t>
+                <w:t xml:space="preserve">Evaluation of beef herd responses to unfamiliar humans and potential influencing factors: An exploratory survey on French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwendoline Elluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.7 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921676v1</w:t>
+                <w:t xml:space="preserve">hal-01913578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of beef herd responses to unfamiliar humans and potential influencing factors: An exploratory survey on French farms</w:t>
+                <w:t xml:space="preserve">What stockperson behavior during weighing reveals about the relationship between humans and suckling beef cattle: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 212, pp.7 - 13. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.8 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913578v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t>
               </w:r>
@@ -2683,77 +2683,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of the hindgut microbiota due to high-starch diet can be associated with behavioral stress response in horses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.159-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2793,1158 +2793,1158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourrragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
+                <w:t xml:space="preserve">Les animaux sont-ils plus heureux en élevage extensif ou intensif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 220, pp.291-296</w:t>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195402v1</w:t>
+                <w:t xml:space="preserve">hal-01195374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t>
+                <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourrragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.291-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129825v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
+                <w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165569v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux sont-ils plus heureux en élevage extensif ou intensif ?</w:t>
+                <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrot Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.27-31</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.291-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195374v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The valence of the long-lasting emotional experiences with various handlers modulates discrimination and generalization of individual humans in sheep1</w:t>
+                <w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Caroline Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (11), pp.5418 - 5426. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921783v1</w:t>
+                <w:t xml:space="preserve">hal-01129763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition animale, ou comment l'éthologie permet d'accéder au bien-être des animaux de ferme</w:t>
+                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95, pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648239v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to unpredictable and uncontrollable aversive events alters fearfulness in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotions et cognition animale, ou comment l'éthologie permet d'accéder au bien-être des animaux de ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.59-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129691v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t>
+                <w:t xml:space="preserve">Long-term exposure to unpredictable and uncontrollable aversive events alters fearfulness in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.476-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129763v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The valence of the long-lasting emotional experiences with various handlers modulates discrimination and generalization of individual humans in sheep1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (11), pp.5418 - 5426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923139v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does reduction of fearfulness tend to reduce pessimistic-like judgment in lambs?</w:t>
               </w:r>
@@ -3969,51 +3969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4189,811 +4189,811 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+                <w:t xml:space="preserve">Human emotional odours collected in situations of disgust or sadness modulate horses’ behaviour and physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference on Comparative Cognition (CO3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282357v1</w:t>
+                <w:t xml:space="preserve">hal-05611888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
+                <w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978383v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. international conference on Chemical Signals in Vertebrates (CSiV 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978468v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">16. international conference on Chemical Signals in Vertebrates (CSiV 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979357v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979193v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Plotine Jardat</w:t>
+                <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">53. colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172552v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5052,73 +5052,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5177,3158 +5177,3283 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
+                <w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoé Menard--Peroy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213116v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard--Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t>
+              <w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092168v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement social et alimentaire du jeune mammifère</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Durand</w:t>
+                <w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lab to Field 2018 :: Alimentation équine &amp; science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693615v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between dietary-induced alteration of the hindgut microbiota and horse behavior during acute stressful events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Equine Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Développement social et alimentaire du jeune mammifère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Gautier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
+              <w:t xml:space="preserve">Congrès Lab to Field 2018 :: Alimentation équine &amp; science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617845v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et représentations des éleveurs ovins viande envers leurs agneaux mis en allaitement artificiel et leur mortalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Malarange</w:t>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jarousse</w:t>
+                <w:t xml:space="preserve">Jean Marc Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mallet</w:t>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT bien-être animal, « Bien-être animal : de la théorie à la pratique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, rennes, France</w:t>
+              <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734728v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réponses de discrimination/généralisation des agneaux face à un homme inconnu dépendent-elles des pratiques d'élevage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Pratiques et représentations des éleveurs ovins viande envers leurs agneaux mis en allaitement artificiel et leur mortalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Delval</w:t>
+                <w:t xml:space="preserve">Anne Jarousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFECA - Société Française pour l’Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque RMT bien-être animal, « Bien-être animal : de la théorie à la pratique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936465v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Les réponses de discrimination/généralisation des agneaux face à un homme inconnu dépendent-elles des pratiques d'élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Dasse</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres nationales Ttravail en élevage : des acteurs du développement, de la recherche et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Travail en Elevage, Réseau Mixte Technologique "Travail en élevage", Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque SFECA - Société Française pour l’Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940762v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations des conditions de travail en élevage et santé des éleveurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Elluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dasse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Pupin-Ruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontres Nationales Travail en Elevage</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres nationales Ttravail en élevage : des acteurs du développement, de la recherche et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Travail en Elevage, Réseau Mixte Technologique "Travail en élevage", Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939490v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation des conditions de travail en élevage et santé au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations des conditions de travail en élevage et santé des éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+                <w:t xml:space="preserve">Colette Macquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dasse</w:t>
+                <w:t xml:space="preserve">Caroline Depoudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Macquart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pupin-Ruch</w:t>
+                <w:t xml:space="preserve">Marion Pupin-Ruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres Nationales Travail en Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijon, France. pp.4</w:t>
+              <w:t xml:space="preserve">4ème Rencontres Nationales Travail en Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Travail en Elevage, Réseau Mixte Technologique "Travail en élevage", Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603407v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral cues and personality as non-invasive indicators of alimentary stress in horses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transformation des conditions de travail en élevage et santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Macquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Depoudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pupin-Ruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAFL 2014 - 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres Nationales Travail en Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924184v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioral cues and personality as non-invasive indicators of alimentary stress in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">WAFL 2014 - 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173647v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grassland management in large dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
+              <w:t xml:space="preserve">64 Annual meeting of the European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936565v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
+              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173661v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
+                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l' Académie d’Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.153 -159</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195375v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland management in large dairy farms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 Annual meeting of the European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925016v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive processes involved in the development of animal stress and welfare</w:t>
+                <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, European Association for Animal Production, Aug 2012, Bratislava, Slovakia. pp.396</w:t>
+              <w:t xml:space="preserve">Séance de l' Académie d’Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.153 -159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925036v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un stress chronique chez les ovins exacerbe leur réactivité émotionnelle et leur perception négative de l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive processes involved in the development of animal stress and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Apr 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">63. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, European Association for Animal Production, Aug 2012, Bratislava, Slovakia. pp.396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190381v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional state and long-term exposure to unpredictable and aversive events of sheep</w:t>
+                <w:t xml:space="preserve">Exposure to negative events induces chronic stress and increases emotional reactivity in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Congress of the International Society for Applied Ethology (ISAE)</w:t>
+              <w:t xml:space="preserve">45. Congress of the International Society for Applied Ethology (ISAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925076v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un traitement de stress chronique sur ovins entraîne une réactivité émotionnelle exacerbée et une perception négative de l’environnement</w:t>
+                <w:t xml:space="preserve">Cognitive bias as a measure of affective state in sheep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936827v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience stressante prolongée accroît la réactivité émotionnelle et la perception négative chez les ovins</w:t>
+                <w:t xml:space="preserve">Un stress chronique chez les ovins exacerbe leur réactivité émotionnelle et leur perception négative de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Apr 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745980v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive bias as a measure of affective state in sheep.</w:t>
+                <w:t xml:space="preserve">Emotional state and long-term exposure to unpredictable and aversive events of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
+              <w:t xml:space="preserve">45th Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936417v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to negative events induces chronic stress and increases emotional reactivity in sheep</w:t>
+                <w:t xml:space="preserve">Un traitement de stress chronique sur ovins entraîne une réactivité émotionnelle exacerbée et une perception négative de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745979v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation comportementale des capacités d'adaptation du verrat en CIA : relation avec la réponse au débourrage</w:t>
+                <w:t xml:space="preserve">Une expérience stressante prolongée accroît la réactivité émotionnelle et la perception négative chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Lusignan, France. pp.49 - 50</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936878v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des verrats en quarantaine de centre d’insémination artificielle</w:t>
+                <w:t xml:space="preserve">Evaluation comportementale des capacités d'adaptation du verrat en CIA : relation avec la réponse au débourrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Lusignan, France. pp.49 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937222v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptation des verrats en quarantaine de centre d’insémination artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptation des verrats à l'entrée en quarantaine : réponses comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8338,186 +8463,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sheep and lambs smell human emotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses discriminate human body odours from joy and fear contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8562,564 +8687,564 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. congress of the International Society for Applied Ethology (ISAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Elluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124 p., 2015, 4èmes Rencontres nationales Ttravail en élevage : des acteurs du développement, de la recherche et de la formation, 5 et 6 novembre 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does repeated exposure to positive events alleviate pessimistic-like judgment in chronic-stressed sheep?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. International Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienna, Austria. Wageningen Academic Publishers, 201 p., 2012, ISAE 2012 : proceedings of the 46th Congress of the International Society of Applied Ethology, 31 July-4 August 2012, Vienna, Austria : quality of life in designed environments</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stress chronique subi avant la puberté stimule la proceptivité et la réceptivité sexuelles des brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce qu'une expérience d'enrichissement peut atténuer le pessimisme et les réactions de peur d'agnelles stressées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9129,128 +9254,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal. Chap VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Educagri Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 situations pédagogiques pour enseigner l’élevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-130, 2022, Collection Approches, 979-10-275-0198-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9260,153 +9385,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des souris, des vaches, des odeurs et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des souris et des vaches capables de percevoir des émotions humaines grâce aux odeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9416,114 +9541,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation d'émotions et modifications de la sensibilité émotionnelle et des fonctions cognitives chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université Blaise Pascal - Clermont-Ferrand II, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012CLF22266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00798018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9591,51 +9716,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26FF7DC2"/>
+    <w:nsid w:val="6F851726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9822,51 +9947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-destrez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1274-8556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167601482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157357v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106734" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05385921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brimaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29186-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04900951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106496" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mousqu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01895-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03930186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Chotro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aublet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Canavelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03216060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Prost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01511-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5654" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Courboulay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Macquart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupin-Ruch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depoudent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin-Ruch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936417v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936878v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03706311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546108v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798018v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22266" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-destrez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1274-8556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167601482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04900951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106496" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106734" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05385921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brimaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29186-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mousqu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01895-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03930186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Chotro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aublet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Canavelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03216060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Prost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01511-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5654" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Courboulay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978468v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693615v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Macquart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupin-Ruch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603407v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depoudent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin-Ruch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195375v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936417v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190381v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745980v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936878v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03706311v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546108v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22266" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>