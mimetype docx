--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -1,144 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alexandra Destrez </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alexandra-destrez</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1274-8556</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">167601482</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -191,4021 +200,4021 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human emotional odours influence horses’ behaviour and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 21 (1), pp.e0337948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0337948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and soaking of sugar beet pulp changes the feeding behavior of horses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do lambs differentiate the odor of their mother from that of an alien ewe? Focus on inguinal wax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Terra Braga</w:t>
+                <w:t xml:space="preserve">Alary Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Coulmier</w:t>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Catherine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116426⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.106496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200459v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do lambs differentiate the odor of their mother from that of an alien ewe? Focus on inguinal wax</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing and soaking of sugar beet pulp changes the feeding behavior of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Patris</w:t>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Husson</w:t>
+                <w:t xml:space="preserve">Marina Terra Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Didier Coulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106496⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 327, pp.116426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900951v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory awareness in lambs assessed through habituation-dishabituation and approach-withdrawal tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 291, pp.106734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do lactating ewes guide lambs to their teats by smell? Perinatal change in inguinal wax composition and lambs’ reaction to it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alary Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 105 (4), pp.517-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42991-025-00491-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of ewes and lambs in response to human emotional odours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Brimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.45234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-29186-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sheep (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;) discriminate human emotional odors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Mousqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10071-024-01895-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.3285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother’s scent for motherless neonates: Responses of artificially reared lambs to ewe’s inguinal wax odor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Chotro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 258, pp.105812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouration and flavouring of sunflower seeds affect feeding behaviour in urban Carrion crows (Corvus corone): A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Aublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lanthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 251, 7 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary challenges and opportunities for the management of bird damage at field crop establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Canavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 148, pp.105736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cropro.2021.105736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male mice and cows perceive human emotional chemosignals: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Viart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.1205-1214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10071-021-01511-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses Could Perceive Riding Differently Depending on the Way They Express Poor Welfare in the Stable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.103206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar beet pulp presentation alters intake behavior of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Terra Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2019.03.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary-induced modulation of the hindgut microbiota is related to behavioral responses during stressful events in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 202, pp.94-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of beef herd responses to unfamiliar humans and potential influencing factors: An exploratory survey on French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Elluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 212, pp.7 - 13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What stockperson behavior during weighing reveals about the relationship between humans and suckling beef cattle: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 209, pp.8 - 13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (5), pp.872-880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731116002317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation des émotions chez l'animal d'élevage : focus sur les acteurs neurobiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (4), pp.241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of the hindgut microbiota due to high-starch diet can be associated with behavioral stress response in horses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.159-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animaux sont-ils plus heureux en élevage extensif ou intensif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourrragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 220, pp.291-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 154, pp.30-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts du campagnol terrestre sur les systèmes fourragers : le cas de l’élevage bovin allaitant en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrot Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 220, pp.291-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95, pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition animale, ou comment l'éthologie permet d'accéder au bien-être des animaux de ferme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">The valence of the long-lasting emotional experiences with various handlers modulates discrimination and generalization of individual humans in sheep1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (11), pp.5418 - 5426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648239v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to unpredictable and uncontrollable aversive events alters fearfulness in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emotions et cognition animale, ou comment l'éthologie permet d'accéder au bien-être des animaux de ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.59-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129691v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The valence of the long-lasting emotional experiences with various handlers modulates discrimination and generalization of individual humans in sheep1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long-term exposure to unpredictable and uncontrollable aversive events alters fearfulness in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.476-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5654⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01921783v1</w:t>
+                <w:t xml:space="preserve">hal-01129691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does reduction of fearfulness tend to reduce pessimistic-like judgment in lambs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 139 (3-4), pp.233 - 241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités d'adaptation du verrat en CIA : réponses aux interventions humaines et relation avec la réponse au débourrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (87), pp.179 - 180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4215,4245 +4224,4245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human emotional odours collected in situations of disgust or sadness modulate horses’ behaviour and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Comparative Cognition (CO3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05611888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. international conference on Chemical Signals in Vertebrates (CSiV 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neonate lambs react to a ‘predator’ scent before any predation experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172162v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard--Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172560v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172552v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213116v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between dietary-induced alteration of the hindgut microbiota and horse behavior during acute stressful events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Equine Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement social et alimentaire du jeune mammifère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lab to Field 2018 :: Alimentation équine &amp; science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations des éleveurs ovins viande envers leurs agneaux mis en allaitement artificiel et leur mortalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jarousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RMT bien-être animal, « Bien-être animal : de la théorie à la pratique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réponses de discrimination/généralisation des agneaux face à un homme inconnu dépendent-elles des pratiques d'élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFECA - Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Elluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres nationales Ttravail en élevage : des acteurs du développement, de la recherche et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Travail en Elevage, Réseau Mixte Technologique "Travail en élevage", Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations des conditions de travail en élevage et santé des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Macquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Depoudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pupin-Ruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres Nationales Travail en Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Travail en Elevage, Réseau Mixte Technologique "Travail en élevage", Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des conditions de travail en élevage et santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Macquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depoudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pupin-Ruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres Nationales Travail en Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral cues and personality as non-invasive indicators of alimentary stress in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAFL 2014 - 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland management in large dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64 Annual meeting of the European Federation for Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936565v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173647v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et cognition animale, ou comment l'éthologie cognitive permet d'accéder au monde affectif des animaux de ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l' Académie d’Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.153 -159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive processes involved in the development of animal stress and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, European Association for Animal Production, Aug 2012, Bratislava, Slovakia. pp.396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to negative events induces chronic stress and increases emotional reactivity in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cognitive bias as a measure of affective state in sheep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745979v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive bias as a measure of affective state in sheep.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exposure to negative events induces chronic stress and increases emotional reactivity in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
+              <w:t xml:space="preserve">45. Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936417v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stress chronique chez les ovins exacerbe leur réactivité émotionnelle et leur perception négative de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., Apr 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional state and long-term exposure to unpredictable and aversive events of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Congress of the International Society for Applied Ethology (ISAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un traitement de stress chronique sur ovins entraîne une réactivité émotionnelle exacerbée et une perception négative de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale de l'Université de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience stressante prolongée accroît la réactivité émotionnelle et la perception négative chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation comportementale des capacités d'adaptation du verrat en CIA : relation avec la réponse au débourrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Lusignan, France. pp.49 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des verrats en quarantaine de centre d’insémination artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Grand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des verrats à l'entrée en quarantaine : réponses comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Grand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8463,788 +8472,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sheep and lambs smell human emotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses discriminate human body odours from joy and fear contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. congress of the International Society for Applied Ethology (ISAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Elluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 124 p., 2015, 4èmes Rencontres nationales Ttravail en élevage : des acteurs du développement, de la recherche et de la formation, 5 et 6 novembre 2015, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does repeated exposure to positive events alleviate pessimistic-like judgment in chronic-stressed sheep?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. International Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienna, Austria. Wageningen Academic Publishers, 201 p., 2012, ISAE 2012 : proceedings of the 46th Congress of the International Society of Applied Ethology, 31 July-4 August 2012, Vienna, Austria : quality of life in designed environments</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stress chronique subi avant la puberté stimule la proceptivité et la réceptivité sexuelles des brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce qu'une expérience d'enrichissement peut atténuer le pessimisme et les réactions de peur d'agnelles stressées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9254,128 +9263,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal. Chap VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Educagri Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 situations pédagogiques pour enseigner l’élevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-130, 2022, Collection Approches, 979-10-275-0198-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9385,153 +9394,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des souris, des vaches, des odeurs et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des souris et des vaches capables de percevoir des émotions humaines grâce aux odeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9541,114 +9550,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation d'émotions et modifications de la sensibilité émotionnelle et des fonctions cognitives chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université Blaise Pascal - Clermont-Ferrand II, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012CLF22266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00798018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9716,51 +9725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F851726"/>
+    <w:nsid w:val="BA274F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9947,51 +9956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-destrez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1274-8556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167601482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04900951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106496" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106734" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05385921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brimaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29186-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mousqu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01895-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03930186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Chotro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aublet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Canavelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03216060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Prost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01511-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5654" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Courboulay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978468v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693615v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Macquart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupin-Ruch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603407v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depoudent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin-Ruch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195375v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936417v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190381v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745980v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936878v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03706311v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546108v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22266" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-destrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1274-8556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167601482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04900951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106496" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05385921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29186-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mousqu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01895-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03930186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Chotro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105812" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aublet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105642" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Canavelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105736" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03216060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Prost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01511-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923139v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5654" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.04.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RQ6Q2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Courboulay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611888v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978383v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Macquart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupin-Ruch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depoudent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin-Ruch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195375v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925036v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936417v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745979v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190381v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745980v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133317v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03706311v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22266" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>