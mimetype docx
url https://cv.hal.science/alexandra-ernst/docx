--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -100,456 +100,456 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proust Machine: What a Public Science Event Tells Us About Autobiographical Memory and the Five Senses</w:t>
+                <w:t xml:space="preserve">Overcoming familiarity illusions in a single case with persistent déjà vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie M F Bertrand</w:t>
+                <w:t xml:space="preserve">Gaël Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher J A Moulin</w:t>
+                <w:t xml:space="preserve">Sylvie Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.623910⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (7), pp.869-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2018.1510965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262511v1</w:t>
+                <w:t xml:space="preserve">hal-03837608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming familiarity illusions in a single case with persistent déjà vu</w:t>
+                <w:t xml:space="preserve">The Proust Machine: What a Public Science Event Tells Us About Autobiographical Memory and the Five Senses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Delrue</w:t>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Willems</w:t>
+                <w:t xml:space="preserve">Christopher J A Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (7), pp.869-883. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658211.2018.1510965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.623910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837608v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autobiographical memory and future thinking impairments in multiple sclerosis: Cognitive and neural mechanisms, functional impact and rehabilitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validating “belief in occurrence” for future autobiographical events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Scoboria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.06.006⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.4-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cns0000193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439168v1</w:t>
+                <w:t xml:space="preserve">hal-03439250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating “belief in occurrence” for future autobiographical events.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autobiographical memory and future thinking impairments in multiple sclerosis: Cognitive and neural mechanisms, functional impact and rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), pp.4-29. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (2), pp.159-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cns0000193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439250v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using memories to support the self in Alzheimer's disease</w:t>
               </w:r>
@@ -751,51 +751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of autobiographical knowledge in shaping belief in the future occurrence of imagined events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Scoboria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud D’argembeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66, pp.26-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1119,51 +1119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (3-4), pp.210 - 219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1282,278 +1282,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autobiographical memory and the self in a single-case of chronic unilateral spatial neglect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Embryo Culture Medium Influence the Health and Development of Children Born after In Vitro Fertilization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Léandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13554794.2016.1175634⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416514v1</w:t>
+                <w:t xml:space="preserve">hal-01569820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Embryo Culture Medium Influence the Health and Development of Children Born after In Vitro Fertilization?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Léandri</w:t>
+                <w:t xml:space="preserve">Autobiographical memory and the self in a single-case of chronic unilateral spatial neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Desch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Ernst</w:t>
+                <w:t xml:space="preserve">Laurène Gourisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bruno</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Wauquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150857. </w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.276 - 280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13554794.2016.1175634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569820v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct and common cerebral activation changes during mental time travel in relapsing-remitting multiple sclerosis patients</w:t>
               </w:r>
@@ -1807,51 +1807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving meaning to illness: An investigation of self-defining memories in patients with relapsing-remitting multiple sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3498,51 +3498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Improvement in clinical groups using Life-Logging Technologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J A Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,411 +4292,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Belief in Occurrence for Past and Future Autobiographical Events.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Mazzoni</w:t>
+                <w:t xml:space="preserve">How much R is there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J A Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimène Alouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Association for Psychological Science Annual Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference Autobiographical Memory and the Self.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837598v1</w:t>
+                <w:t xml:space="preserve">hal-03837596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much R is there?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">You better do what you want! The influence of goal self-concordance on the representation of personal future events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick L. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Autobiographical Memory and the Self.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference Autobiographical Memory and the Self</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837596v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You better do what you want! The influence of goal self-concordance on the representation of personal future events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Belief in Occurrence for Past and Future Autobiographical Events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Scoboria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Autobiographical Memory and the Self</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">30th Association for Psychological Science Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439364v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You better do what you want! The influence of goal self-concordance on the representation of personal future events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick L. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Autobiographical Memory and the Self.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4734,51 +4734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des états subjectifs dans la mémoire autobiographique et la pensée future épisodique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère école thématique CNRS TransMem. Cerveau et Mémoire : Concepts et Approches Transdisciplinaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4797,247 +4797,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and why do we extract meaning from our personal future? An exploratory online study on autobiographical reasoning.</w:t>
+                <w:t xml:space="preserve">The influence of self-relevant and self-generated cues on autobiographical memory retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Durner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nternational Conference Travelling in time – The construction of past and future events across domains.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Memory (ICOM 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837606v1</w:t>
+                <w:t xml:space="preserve">hal-03837604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of self-relevant and self-generated cues on autobiographical memory retrieval</w:t>
+                <w:t xml:space="preserve">How and why do we extract meaning from our personal future? An exploratory online study on autobiographical reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Moulin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Memory (ICOM 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">nternational Conference Travelling in time – The construction of past and future events across domains.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837604v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting meaning from our personal past and future: a comparative view of the content and role of autobiographical reasoning for past and future events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Memory (ICOM 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5062,90 +5062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la mémoire autobiographique et du self dans un cas de négligence spatiale unilatérale chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gourisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Wauquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de Neuropsychologie Clinique (2nde Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6146,64 +6146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anosognosia and Metacognition in Alzheimer's disease: Insights from Experimental Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J A Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel C. Mograbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,51 +6526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M F Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J A Moulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.623910" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Delrue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2018.1510965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.06.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Scoboria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Mazzoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rathbone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judi Ellis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrah Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J.A. Moulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.09.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud D&#8217;argembeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021819855621" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gounot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2016.1240697" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.10.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Allen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dubourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2017.1365909" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0714-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gourisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wauquiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2016.1175634" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noblet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Denkova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Seze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-015-9394-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2016.03.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brassat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliann Manning" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140461" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2015.1080228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Denkova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2014.955805" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sellal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2014.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p4312rvw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/820240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Manning" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Anna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cerf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Xiong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira O'Connor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narim&#232;ne Alouani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Durner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439312v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198784845.003.0008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-080-3_177-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190241537.001.0001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Mograbi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Morris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAJ056" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Delrue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2018.1510965" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M F Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J A Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.623910" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Scoboria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Mazzoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.06.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rathbone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judi Ellis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrah Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J.A. Moulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.09.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud D&#8217;argembeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021819855621" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gounot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2016.1240697" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.10.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Allen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dubourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2017.1365909" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0714-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bruno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150857" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gourisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wauquiez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2016.1175634" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noblet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Denkova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Seze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-015-9394-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2016.03.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brassat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliann Manning" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140461" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2015.1080228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Denkova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2014.955805" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sellal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2014.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p4312rvw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/820240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Manning" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Anna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cerf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Xiong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira O'Connor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narim&#232;ne Alouani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Durner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439312v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198784845.003.0008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-080-3_177-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190241537.001.0001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Mograbi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Morris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAJ056" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>