--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -468,282 +468,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Thomas Parker, Le Goût du terroir. Histoire d’une idée française, Rennes, Presses universitaires de Rennes, collection &amp;quot;Table des hommes&amp;quot;, 2017, 258 p.</w:t>
+                <w:t xml:space="preserve">Christian Topalov (dir.), Philanthropes en 1900. Londres, New York, Paris, Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hondermarck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élias Burgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.221.0229⟩</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (48), pp.213-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.048.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091122v1</w:t>
+                <w:t xml:space="preserve">hal-04230357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Topalov (dir.), Philanthropes en 1900. Londres, New York, Paris, Genève</w:t>
+                <w:t xml:space="preserve">La preuve par l’enquête : médecins et promotion du végétarisme en France et en Belgique autour de 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hondermarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.048.0213⟩</w:t>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.4529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04230357v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03535036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve par l’enquête : médecins et promotion du végétarisme en France et en Belgique autour de 1900</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Thomas Parker, Le Goût du terroir. Histoire d’une idée française, Rennes, Presses universitaires de Rennes, collection &amp;quot;Table des hommes&amp;quot;, 2017, 258 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hondermarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élias Burgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19, pp.39-56. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (1), pp.229-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hms.4529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.221.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03535036v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1279,234 +1279,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer le monde par son assiette : retour historique sur le végétarisme</w:t>
+                <w:t xml:space="preserve">Quelques mots sur la thèse… d’Alexandra Hondermarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hondermarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576246v1</w:t>
+                <w:t xml:space="preserve">hal-03594075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques mots sur la thèse… d’Alexandra Hondermarck</w:t>
+                <w:t xml:space="preserve">Thomas Bouchet, Nathalie Brémand (dir.), « Coopérer, s’associer », Cahiers Charles Fourier, n° 32, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hondermarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.56164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594075v1</w:t>
+                <w:t xml:space="preserve">hal-04230358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bouchet, Nathalie Brémand (dir.), « Coopérer, s’associer », Cahiers Charles Fourier, n° 32, 2021</w:t>
+                <w:t xml:space="preserve">Changer le monde par son assiette : retour historique sur le végétarisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hondermarck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04230358v1</w:t>
+                <w:t xml:space="preserve">hal-03576246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas (dir.), Les révolutions du commerce. France, XVIIIe-XXIe siècles</w:t>
               </w:r>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gressier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hondermarck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lias Burgel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04230357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.048.0213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.4529" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/978-3-7965-5214-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05131841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IEPP0003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04230356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8703" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04230358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QSL38VM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gressier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hondermarck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04230357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.048.0213" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.4529" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lias Burgel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0229" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/978-3-7965-5214-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05131841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IEPP0003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04230356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8703" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04230358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QSL38VM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>