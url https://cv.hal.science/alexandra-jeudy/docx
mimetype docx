--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -97,51 +97,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -265,1775 +265,2043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function and catalytic mechanism of the carrageenan-sulfatases from the marine bacterium Zobellia galactanivorans Dsij</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Jouanneau</w:t>
+                <w:t xml:space="preserve">Fructan utilization by members of marine Gammaproteobacteria involves SusC/D-like proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Katherin Zühlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bartosik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipul Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Teune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123487⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrag030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338573v1</w:t>
+                <w:t xml:space="preserve">hal-05557906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of a New Thermophilic κ‑Carrageenan Sulfatase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Identification and Characterization of a New Thermophilic κ-Carrageenan Sulfatase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanna Rhein-Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Reyes-Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leesa Klau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 73, pp.2044 - 2055. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:t xml:space="preserve">, 2025, 73 (3), pp.2044-2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923334v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the role of novel carbohydrate‐binding modules in laminarin interaction of multimodular proteins from marine Bacteroidota during phytoplankton blooms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Identification and Characterization of a New Thermophilic κ‑Carrageenan Sulfatase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanna Rhein-Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego S Reyes-Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leesa J Klau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.2044 - 2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579759v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function analysis of a new PL17 oligoalginate lyase from the marine bacterium Zobellia galactanivorans Dsij T</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structure, function and catalytic mechanism of the carrageenan-sulfatases from the marine bacterium Zobellia galactanivorans Dsij</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chevenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Sokolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mico Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Jouanneau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwab058⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 358, pp.123487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357278v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Diffraction and Density Functional Theory Provide Insight into Vanadate Binding to Homohexameric Bromoperoxidase II and the Mechanism of Bromide Oxidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Unveiling the role of novel carbohydrate‐binding modules in laminarin interaction of multimodular proteins from marine Bacteroidota during phytoplankton blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Katherin Zühlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bartosik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00041⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (5), pp.e16624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821617v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into marine carbohydrate degradation by family GH16 κ-carrageenases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Structure-function analysis of a new PL17 oligoalginate lyase from the marine bacterium Zobellia galactanivorans Dsij T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leesa J Klau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Larocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Jaffrennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m117.808279⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.1638-1655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwab058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758456v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Larocque</w:t>
+                <w:t xml:space="preserve">X-ray Diffraction and Density Functional Theory Provide Insight into Vanadate Binding to Homohexameric Bromoperoxidase II and the Mechanism of Bromide Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madlen Radlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.1243-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899178v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigritoxin is a bacterial toxin for crustaceans and insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.1248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-01445-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel unsaturated β-glucuronyl hydrolase involved in ulvan degradation unveils the versatility of stereochemistry requirements in family GH105.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+                <w:t xml:space="preserve">Structural insights into marine carbohydrate degradation by family GH16 κ-carrageenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matard-Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 289 (9), pp.6199-211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.537480⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 292 (48), pp.19919 - 19934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m117.808279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002450v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The β-glucanase ZgLamA from Zobellia galactanivorans evolved a bent active site adapted for efficient degradation of algal laminarin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+                <w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Prechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.538843⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998678v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative characterization of two marine alginate lyases from Zobellia galactanivorans reveals distinct modes of action and exquisite adaptation to their natural substrate.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lena C E Lundqvist</w:t>
+                <w:t xml:space="preserve">A novel unsaturated β-glucuronyl hydrolase involved in ulvan degradation unveils the versatility of stereochemistry requirements in family GH105.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Jam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 288 (32), pp.23021-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.467217⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 289 (9), pp.6199-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.537480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998611v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Functional Study of Transforming Growth Factor-Beta from the Gonad of Pacific Oyster Crassostrea gigas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The β-glucanase ZgLamA from Zobellia galactanivorans evolved a bent active site adapted for efficient degradation of algal laminarin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Labourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Fleury</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Hendrik Hehemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-010-9361-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (4), pp.2027-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.538843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00669618v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative characterization of two marine alginate lyases from Zobellia galactanivorans reveals distinct modes of action and exquisite adaptation to their natural substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena C E Lundqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (32), pp.23021-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.467217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Functional Study of Transforming Growth Factor-Beta from the Gonad of Pacific Oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Corporeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.971-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-010-9361-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MARINE-EXPRESS: taking advantage of high throughput cloning and expression strategies for the post-genomic analysis of marine organisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rebuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microb Cell Fact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-9-45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2043,161 +2311,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel laminarin-binding CBMs in multimodular proteins of marine Bacteroidota feature prominently in phytoplankton blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Katherin Zühlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bartosik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terrapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2344,51 +2612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Katherin Z&#252;hlke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bahr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartosik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Solanki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Teune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05338573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chevenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sokolova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mico Latorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123487" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04923334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Rhein-Knudsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S Reyes-Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leesa J Klau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09751" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04579759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaffrennou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01821617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Radlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dabin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m117.808279" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01445-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.537480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Hehemann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.538843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena C E Lundqvist" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.467217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-010-9361-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55RC5FXS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Katherin Z&#252;hlke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bahr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartosik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Solanki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Teune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Rhein-Knudsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Reyes-Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leesa Klau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04923334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S Reyes-Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leesa J Klau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05338573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chevenier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sokolova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mico Latorre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04579759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaffrennou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01821617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Radlow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dabin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01445-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m117.808279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.537480" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998678v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Hehemann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.538843" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena C E Lundqvist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.467217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-010-9361-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55RC5FXS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>