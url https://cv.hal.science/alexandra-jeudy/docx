--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -533,295 +533,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of a New Thermophilic κ‑Carrageenan Sulfatase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, function and catalytic mechanism of the carrageenan-sulfatases from the marine bacterium Zobellia galactanivorans Dsij</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego S Reyes-Weiss</w:t>
+                <w:t xml:space="preserve">Antonin Chevenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leesa J Klau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roret</w:t>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Sokolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mico Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09751⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 358, pp.123487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923334v1</w:t>
+                <w:t xml:space="preserve">hal-05338573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function and catalytic mechanism of the carrageenan-sulfatases from the marine bacterium Zobellia galactanivorans Dsij</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diego Mico Latorre</w:t>
+                <w:t xml:space="preserve">Identification and Characterization of a New Thermophilic κ‑Carrageenan Sulfatase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanna Rhein-Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Jouanneau</w:t>
+                <w:t xml:space="preserve">Diego S Reyes-Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leesa J Klau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.2044 - 2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338573v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the role of novel carbohydrate‐binding modules in laminarin interaction of multimodular proteins from marine Bacteroidota during phytoplankton blooms</w:t>
               </w:r>
@@ -941,64 +941,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function analysis of a new PL17 oligoalginate lyase from the marine bacterium Zobellia galactanivorans Dsij T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leesa J Klau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1203,429 +1203,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigritoxin is a bacterial toxin for crustaceans and insects</w:t>
+                <w:t xml:space="preserve">Structural insights into marine carbohydrate degradation by family GH16 κ-carrageenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+                <w:t xml:space="preserve">Maria Matard-Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chenivesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+                <w:t xml:space="preserve">Thomas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Panse</w:t>
+                <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Boulo</w:t>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.1248. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (48), pp.19919 - 19934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01445-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m117.808279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633933v1</w:t>
+                <w:t xml:space="preserve">hal-03758456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into marine carbohydrate degradation by family GH16 κ-carrageenases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Matard-Mann</w:t>
+                <w:t xml:space="preserve">Aurelie Prechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bernard</w:t>
+                <w:t xml:space="preserve">François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m117.808279⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758456v1</w:t>
+                <w:t xml:space="preserve">hal-01899178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
+                <w:t xml:space="preserve">Nigritoxin is a bacterial toxin for crustaceans and insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Prechoux</w:t>
+                <w:t xml:space="preserve">Sabine Chenivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thomas</w:t>
+                <w:t xml:space="preserve">Sophie Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Larocque</w:t>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01445-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899178v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel unsaturated β-glucuronyl hydrolase involved in ulvan degradation unveils the versatility of stereochemistry requirements in family GH105.</w:t>
               </w:r>
@@ -1879,51 +1879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative characterization of two marine alginate lyases from Zobellia galactanivorans reveals distinct modes of action and exquisite adaptation to their natural substrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena C E Lundqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288 (32), pp.23021-37. </w:t>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2612,51 +2612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Katherin Z&#252;hlke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bahr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartosik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Solanki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Teune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Rhein-Knudsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Reyes-Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leesa Klau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04923334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S Reyes-Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leesa J Klau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05338573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chevenier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sokolova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mico Latorre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04579759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaffrennou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01821617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Radlow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dabin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01445-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m117.808279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.537480" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998678v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Hehemann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.538843" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena C E Lundqvist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.467217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-010-9361-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55RC5FXS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Katherin Z&#252;hlke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bahr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartosik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Solanki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Teune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Rhein-Knudsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Reyes-Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leesa Klau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05338573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chevenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sokolova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mico Latorre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123487" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04923334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S Reyes-Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leesa J Klau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04579759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaffrennou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01821617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Radlow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dabin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m117.808279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01445-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.537480" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998678v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Hehemann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.538843" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena C E Lundqvist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.467217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-010-9361-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55RC5FXS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>