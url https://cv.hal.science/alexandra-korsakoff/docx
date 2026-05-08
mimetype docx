--- v0 (2026-03-21)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ALEXANDRA KORSAKOFF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en droit public à l'Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandra-korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023, je suis maître de conférences en droit public à l'Université de Caen Normandie. Mes principaux thèmes de recherche concernent le droit des réfugiés, droit des étrangers et droits fondamentaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Prix de thèse 2019 de l’Association française pour la recherche en droit administratif (AFDA)Prix de thèse 2019 de l’École doctorale droit Normandie (EDDN 98)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 : Chaire junior « Crise, numérique et droits » (Université de Caen Normandie)2019 : Participation au projet ASILES du CERSA (Université Paris II) sous la direction de D. Borrillo (MCF HDR)2014 : Participation au Centre d’étude et de recherche de l’Académie du droit international de La Haye sous la direction d’H. Tigroudja (PR)2012-2015 : Participation au projet Recherche et études sur le genre et les inégalités des normes en Europe (RÉGINE) du CREDOF et du CRDP (Université Paris Nanterre/ Université de Lille II) sous la direction de S. Hennette-Vauchez (PR), D. Roman (PR) et M. Pichard (PR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Membre du comité éditorial de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections. Revue semestrielle Droit & Genre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours magistraux (CM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CM de droit constitutionnel et institutions politiques (Licence 1 AES, Semestre 1)CM de droit de l’environnement (DUT 2 mention génie biologique, IUT)CM de droit administratif général (DUT 2 mention GEA, IUT)CM de droit administratif général (Licence 2 Droit, Semestre 3)CM de finances publiques (Licence 2 Droit, Semestre 3)CM de fiscalité (Licence 2 Droit, Semestre 4)CM sur les grands principes du droit fiscal (Licence 2 Droit, Semestre 3)CM sur les institutions de l’Union européenne (Licence 2 Droit, Semestre 4)CM de droit constitutionnel (Licence 3 SHS mention sciences politiques, Semestre 6)CM de droit des collectivités territoriales (Master 1 Droit, Semestre 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux dirigés (TD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">TD de droit constitutionnel (Licence 1 Droit, Alençon et Caen)TD de droit administratif général (Licence 2 Droit, Alençon et Caen)TD de droit de l’environnement (DUT 2 mention génie biologique, Caen)TD de droit des services publics (Licence 3 Droit, Caen)TD de droit administratif des biens (Licence 3 Droit, Caen)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Conférence d’actualité juridique sur la protection internationale des Ukrainiens fuyant la guerre (Licence 1 Droit)Ateliers de méthodologie du commentaire de texte et de la dissertation (Licence 1 Droit, collège d’excellence)Séminaire de droit funéraire (Licence 3 professionnelle, MAT)Séminaire de droit des réfugiés et de l'asile (Master 2 Droit des Libertés)Séminaire « CEDH et Liberté d’association » (Master 2 Droit des Libertés)Séminaire « Femmes et asile » (Master 2 Droit des Libertés)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du fait religieux dans la protection des réfugiés LGB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Élection et religion, 16, pp.125-138. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdr.2219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fichage politique dans le cadre de la police administrative : d’une banalisation à une généralisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.8854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quotas de logements sociaux, un outil de mise en œuvre du droit au logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.209-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La data-surveillance à l’ère de la Covid-19 : un déploiement en marge du débat démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pandémies et épidémies, 19, pp.55-63. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.8113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine-Amélie Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La vulnérabilité, 18, pp.55-63. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.6432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et genre de janvier 2019 à février 2019 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annulation d'une mesure d'admission en soins psychiatriques sans consentement : une compétence du juge judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la prise en compte du genre dans l’identification des réfugié·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La citoyenneté au temps de l’« intégration civique » : regards croisés France/Canada, 36 (4), pp.189-196. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.17640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins psychiatriques sans consentement : les conditions de la responsabilité civile pour détention arbitraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.1619-1622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et genre de janvier 2018 à janvier 2019 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Xavière Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation d'un arrêté anti-mendicité au regard du principe de fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.2509-2512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et genre de janvier 2016 à décembre 2016 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bui-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chassang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fercot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Butavand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vicomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, (Le droit d’asile), 13, pp.147-162. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.1278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02641186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et genre de janvier 2014 à janvier 2015 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bui-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.1007-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les victimes de persécutions de genre, de &amp;quot;nouveaux&amp;quot; réfugiés ? Réflexion sur l’étendue de la mobilisation du motif du groupe social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le droit d’asile, 13, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Droit et psychiatrie), 12, pp.137-152. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.1988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02641193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et genre de janvier 2013 à janvier 2014 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis renouvelés du statut de réfugié : la notion de groupe social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La réforme de l'asile mise en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France. pp.139-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition genrée du réfugié. Étude de droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mare &amp; martin, 876 p., 2021, (Bibliothèque des thèses. Droit public), 978-2-84934-579-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de groupe social en situation de conflit armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexis Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asile et nouvelles conflictualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Pedone, pp.177-190, 2022, (Conflits), 978-2-233-01020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et droit international des réfugiés : la définition du réfugié renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maarit Jänterä-Jareborg; Hélène Tigroudja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women’s Human Rights and the Elimination of Discrimination / Les droits des femmes et l’élimination de la discrimination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill Nijhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-264, 2016, (Les livres de droit de l'Académie), 978-90-04-32755-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1875-8096_pplcdu_ej.9789004327559.ch06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Convention de Genève revisitée : vers une définition genrée de la persécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Hennette-Vauchez; Marc Pichard; Diane Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi et le genre : études critiques de droit français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.733-751, 2014, 978-2-271-08207-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cerf-Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Larralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.7-9, 2023, Numérique et ordre public, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.8789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Larralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 167 p., 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.8359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ALEXANDRA KORSAKOFF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en droit public à l'Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandra-korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023, je suis maîtresse de conférences en droit public à l'Université de Caen Normandie. Mes principaux thèmes de recherche concernent le droit des réfugiés, droit des étrangers et droits fondamentaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Prix de thèse 2019 de l’Association française pour la recherche en droit administratif (AFDA)Prix de thèse 2019 de l’École doctorale droit Normandie (EDDN 98)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 : Chaire junior « Crise, numérique et droits » (Université de Caen Normandie)2019 : Participation au projet ASILES du CERSA (Université Paris II) sous la direction de D. Borrillo (MCF HDR)2014 : Participation au Centre d’étude et de recherche de l’Académie du droit international de La Haye sous la direction d’H. Tigroudja (PR)2012-2015 : Participation au projet Recherche et études sur le genre et les inégalités des normes en Europe (RÉGINE) du CREDOF et du CRDP (Université Paris Nanterre/ Université de Lille II) sous la direction de S. Hennette-Vauchez (PR), D. Roman (PR) et M. Pichard (PR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Membre du comité éditorial de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections. Revue semestrielle Droit & Genre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours magistraux (CM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CM de droit constitutionnel (Licence 2 SHS mention sciences politiques)CM de finances publiques (Licence 2 Droit)CM de libertés fondamentales (Licence 3 Droit)CM de droit des collectivités territoriales (Master 1 Droit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux dirigés (TD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">TD dr droit constitutionnel (Licence 2 SHS mention sciences politiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Séminaire &amp;quot;Les missions des institutions décentralisées&amp;quot; (Licence 3 professionnelle MACT)Séminaire &amp;quot;Intelligence artificielle et droits fondamentaux&amp;quot; (Maser 2 Droit du numérique)Séminaire &amp;quot;Droit des étrangers&amp;quot; (Master 2 Protection des personnes vulnérables)Séminaire &amp;quot;Droit des réfugiés et de l'asile&amp;quot; (Master 2 Droit des Libertés)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Actualités choisies] Discriminations, inégalités, exclusions (janvier 2024 – janvier 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mattiussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Medard Inghilterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rorive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, 22 p. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64977/intersections.vi3.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Actualités choisies] Discriminations, Inégalités, Exclusions (janvier 2023 – décembre 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rorive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ayada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Médard Inghilterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tissier-Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, 20 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64977/intersections.vi.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fichage politique dans le cadre de la police administrative : d’une banalisation à une généralisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.8854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du fait religieux dans la protection des réfugiés LGB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Élection et religion, 16, p. 125 à 138. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdr.2219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Larralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, 167 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.8359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quotas de logements sociaux, un outil de mise en œuvre du droit au logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.209-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La data-surveillance à l’ère de la Covid-19 : un déploiement en marge du débat démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pandémies et épidémies, 19, pp.55-63. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.8113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annulation d'une mesure d'admission en soins psychiatriques sans consentement : une compétence du juge judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la prise en compte du genre dans l’identification des réfugié·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La citoyenneté au temps de l’« intégration civique » : regards croisés France/Canada, 36 (4), pp.189-196. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.17640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine-Amélie Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La vulnérabilité, 18, pp.55-63. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.6432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et genre de janvier 2019 à février 2019 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins psychiatriques sans consentement : les conditions de la responsabilité civile pour détention arbitraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.1619-1622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et genre de janvier 2018 à janvier 2019 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Xavière Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation d'un arrêté anti-mendicité au regard du principe de fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.2509-2512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et genre de janvier 2016 à décembre 2016 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bui-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chassang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fercot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Butavand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vicomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, (Le droit d’asile), 13, pp.147-162. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.1278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02641186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et genre de janvier 2014 à janvier 2015 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bui-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.1007-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les victimes de persécutions de genre, de &amp;quot;nouveaux&amp;quot; réfugiés ? Réflexion sur l’étendue de la mobilisation du motif du groupe social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le droit d’asile, 13, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle française 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Droit et psychiatrie), 12, pp.137-152. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.1988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02641193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et genre de janvier 2013 à janvier 2014 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis renouvelés du statut de réfugié : la notion de groupe social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La réforme de l'asile mise en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France. pp.139-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentalisation du principe de l'égalité des sexes aux fins de rejet de l'étranger.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fondimare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut francophone pour la justice et la démocratie. 2025, 978-2-37032-450-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition genrée du réfugié. Étude de droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mare &amp; martin, 876 p., 2021, (Bibliothèque des thèses. Droit public), 978-2-84934-579-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instrumentalisation du principe de l'égalité des sexes aux fins de rejet de l'étranger.e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 187 à 192, 2025, 978-2-37032-450-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralisation de l’unité de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’instrumentalisation du principe d’égalité des sexes aux fins de rejet de l’étranger.e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 139 à 153, 2025, 978-2-37032-450-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de groupe social en situation de conflit armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexis Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asile et nouvelles conflictualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Pedone, p. 177 à 190, 2022, Conflits, 978-2-233-01020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et droit international des réfugiés : la définition du réfugié renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maarit Jänterä-Jareborg; Hélène Tigroudja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women’s Human Rights and the Elimination of Discrimination / Les droits des femmes et l’élimination de la discrimination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill Nijhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-264, 2016, (Les livres de droit de l'Académie), 978-90-04-32755-9. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1875-8096_pplcdu_ej.9789004327559.ch06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Convention de Genève revisitée : vers une définition genrée de la persécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Hennette-Vauchez; Marc Pichard; Diane Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi et le genre : études critiques de droit français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.733-751, 2014, 978-2-271-08207-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cerf-Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Korsakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Larralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, p. 7 à 9, 2023, Numérique et ordre public, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crdf.8789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57B221A1"/>
+    <w:nsid w:val="CDE4292E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-korsakoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.2219" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Butavand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinsignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1988" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://referenceworks.brillonline.com/entries/centre-for-studies-and-research-in-international-law-and-international-relations/*-ej.9789004327559.ch06" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1875-8096_pplcdu_ej.9789004327559.ch06" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8789" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8359" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-korsakoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564624v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bourdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Medard Inghilterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rorive" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi3.140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ayada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M&#233;dard Inghilterra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier-Raffin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi.44" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8854" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.2219" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Butavand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinsignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vicomte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02641193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siffert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1988" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fondimare" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Slama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925364v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://referenceworks.brillonline.com/entries/centre-for-studies-and-research-in-international-law-and-international-relations/*-ej.9789004327559.ch06" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1875-8096_pplcdu_ej.9789004327559.ch06" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>