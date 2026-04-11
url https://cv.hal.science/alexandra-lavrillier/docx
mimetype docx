--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Lavrillier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Transborder Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.29-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even Kinship Terminology, Society and Language Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Matić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.95-162. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552629-01701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Indigenous science of the climate change impacts on landscape topography in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-020-01467-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Non-Existent and Existing Tourisms in Eastern Siberia among the Evenki, Even, Koryak and Itelmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Makarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Lomovtseva-Adukanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espaces et sociétés arctiques, 2020/3-2021/1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.10790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary “Shamanising Persons” among the Tungus-Manchu (Evenki, Even, and Nanai): Case Studies about Common Collective Spiritual Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Yu. Sem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiovedenie [Study of Religion]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, N°3, pp.32-51. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22250/2072-8662.2021.3.32-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Spirit-Charged” Humans in Siberia: Interrelations between the Notions of the Individual (“Spirit Charge” and “Active Imprint”) and (Ritual) Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (1), pp.72-99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3368/aa.57.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emic Science of Climate: a Reindeer Evenki Environmental Knowledge and the Notion of an Extreme Process of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes mondgoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Relationships in Siberia and Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emic Science of Climate: a Reindeer Evenki Environmental Knowledge and the Notion of an Extreme Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des rites « traditionnels » chez les Touvas de Kyzyl de la période soviétique à l’urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolanda Chondan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chechek Chondan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sable for Evenk Reindeer Herders in Southeastern Siberia: Interplaying Drivers of Changes on Biodiversity and Ecosystem Services: Climate Change, Worldwide Market Econonomy and Extractive Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgakova Tatiana, Nanai Shamanic Culture in Indigenous Discourse, Fürstenberg/Havel, Kulturstiftung Sibirien, 2013, 261 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bulgakova, Nanai Shamanic Culture in Indigenous Discourse (Fürstenberg/Havel, Kulturstiftung Sibirien, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgakova Tatiana, Nanai Shamanic Culture in Indigenous Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koncepcija i strukura zvukovogo temati_eskogo slovarja evenkijskogo jazyka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Morozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibalin V.S/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik Amurskogo gosudarstvennogo universiteta. Seriâ "Gumanitarnye nauki"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientarsi con fiumi tra gli Évenk del sud-est della Siberia. Un sistema di orientamento spaziale, identitario e rituale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.9 - 43. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavrillier A., Du goût du gibier aux jeux des esprits. Ou comment s’articulent les notions de jeux, d’action (rituelle) et d’individu (charge d’esprits et d’empreinte active)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.261-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change among nomadic and settled Tungus of Siberia: continuity and changes in economic and ritual relationships with the natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (03), pp.260 - 271. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0032247413000284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change among nomadic and settled Tungus of Siberia: continuity and changes in economic and ritual relationships with the natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (03), pp.260 - 271. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0032247413000284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du goût du gibier aux jeux des esprits. Ou comment s’articulent les notions de jeux, d’action (rituelle) et d’individu (charge d’esprits et d’empreinte active)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (Hors Série), pp.261 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chants, les danses et les mots comme fondement de l’action rituelle chez les Évenks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39/40, pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientirovat’sja po rekam u èvenkov Jugo-Vostoka Sibiri. Sistema prostranstvennoj, socjalnoj i ritual’noj orientacii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnograficheskoe obozrenie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’orienter avec les rivières chez les Évenks du Sud-Est sibérien. Un système d’orientation spatial, identitaire et rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies of Amur Area. International periodic collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Évenks de Sibérie méridionale ont modifié le rituel sur le gibier tué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et adaptations sédentaires chez les Evenks de Sibérie postsoviétique: &amp;quot;jouer&amp;quot; pour vivre avec et sans chamanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38-39, pp.506-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesni, tancy i slova – osnovy ritual'noj igry èvenkov. Sistematičeskij, terminologičeskij i semantičeskij analiz 28 ritual'nyx pesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradicionnaja kul'tura Vostoka Azii. Vypusk V, Blagoveščensk, Sibirskoe Otdelenie Rossijkoj Akademii Nauk, AMGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.289-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenkijskaja « igra » èvi-/ikè- : meždu igroj i ritual'nym dejstviem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiovedenie - Study of religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007-1, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'orienter avec les rivières chez les Évenks du Sud-Est sibérien. Un système d'orientation spatial, identitaire et rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36-37, pp.95-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du chamane. Pratiques chamaniques contemporaines en Sibérie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions &amp; Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°5 nov.-déc., pp.39-41, 35, 40, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques rituelles contemporaines en Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'EPHE Ve section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2002-2003 (111), pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'oubli à la reconstruction d'un rituel collectif. L'Ikènipkè des Évenks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sibérie. Paroles et mémoires (28-29), pp.169-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenk, Toungouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www.necep.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenks de Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Institut Polaire- IFRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Campagne d'été 1999-2000, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïga, le berceau des Evenks. Les représentations de la nature chez un peuple altaïque de Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78-81, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant qu'il y aura des rennes, il y aura des Évenks,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sibériennes, IRENISE-CNRS Institut d'études slaves (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, II, pp.459-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoles nomades en Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23-24 (Repenser l'école. Témoignage et expériences éducatives en milieu autochtone), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Educators International Global Conversation Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Science Summit Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Vienna, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing Knowledge about Climate Change with Indigenous Societies in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Educators International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polar Educators International, Apr 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Hypotheses about the correlations between Reindeer Herding / Hunting Even and Evenki Economics and their Kinship Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Culture Contact in North-Eastern Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Sprachwissenschaft, University of Münster, Germany, Apr 2022, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing knowledge about climate change with Indigenous Societies in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in the Arctic and its impact on cryosphere and permafrost regions – a transdisciplinary approach Gateway to the Arctic VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of Scientific Knowledge about Climate Change in Siberia with Indigenous Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceiving Arctic Change: Climate, Society and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACCSS, Oct 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emic Climate Science of the Evenki Reindeer Herders. Siberian Indigenous Environmental Knowledge for Redefining an Extreme Event and Integrating Indigenous Knowledge into IPCC and IPBES Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall conference 2020, Science and Society: Social and Behavioral Sciences I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2020, Online (Covid 19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arctic Indigenous Peoples in Siberia Observe Changes in Climate and Biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian-French Arctic Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSHU-UVSQ, Nov 2020, Online (Covid 19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Anthropology, Indigenous Knowledge and Climate Change in Siberia: Six Years of Experience of Community-Based Transdisciplinary Observatories and Co-Production From Observations of Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDU-ARCTIC Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Academy of Science and OVSQ, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Knowledge and Science Co-Production in Siberia: Documenting an Indigenous Science for Understanding Environmental Norms and Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week II - OVSQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Europe and Foreign Affairs, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution of Indigenous Knowledge to Social and Environmental Sciences: Indigenous Knowledge, Anthropology and Environmental Studies (C-B Observatories and Knowledge Co-Production)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Arctic - impact of new technologies and traditional know-how</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arctic Indigenous Peoples in Siberia Observe Changes in Climate and Biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Russian Workshop on Environmental Changes in Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Community-Based Observatories for Monitoring Pollution of the Environment in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Directions in French Polar Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSU, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian Indigenous Knowledge and Anthropology for Understanding a Changing Cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Arctic crossroad”: exploring new perspectives in the era of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESRI, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Years of Experience of Community-Based Transdisciplinary Observatories in Siberia: Climate/Environmental Monitoring, & Knowledge Co-Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceiving Arctic Change: Climate, Society And Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd Arctic Science Ministerial side event, Oct 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Based Transdisciplinary Observatories In Siberia: Co-production from Observations of Climate Change and Changes in Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week I. OVSQ. Climate and Environmental Changes. Global Changes in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSQ, CNRS, Dec 2018, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian Reindeer Herders facing Climate change: observation and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience in a Time of Uncertainty: Indigenous peoples and climate change International Conference COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARIS, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Border Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Memories, Narratives and Practices in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius University, May 2015, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenk éleveurs de rennes de Chine et de Russie : comparaisons et regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Terrains mobiles, terrains changeants : méthodes d’étude du nomadisme aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI « Nomadisme, sociétés et environnement en Asie centrale et septentrionale, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekotorye osobennosti realizacii glasnyx i soglasnyx evenkijskogo jazyka i ix oboznačenie na pis’me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Morozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolelaja A.N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nekotorye osobennosti realizacii glasnyx i soglasnyx evenkijskogo jazyka i ix oboznačenie na pis’me</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Blagovescensk, Russia. pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravnenie izmenenij v sibirskix kochevyx xozjajstvax: olonevodstvo i oxota u tungusov (Respublika Sakha (Jakutija) i Amurskaja oblastj)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liga BAMa 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tynda, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion duelle de l'espace à long terme chez les Évenks éleveurs de rennes et chasseurs des Monts Stanovoï : interférences ou cohérences des zones sauvages et humanisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les civilisations du renne d'hier et aujourd'hui. Approches ethnohistoriques, archéologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Antibes, France. pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evropejskij antropologičeskij naučyj vzgljad o sibirskom narode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northen Asia and America through ethnological researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Yakutsk, Russia. pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes actuelles de chamanisme en Sibérie chez les Evenks et les Iakoutes (Iakoutie et région de l'Amour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Congrès du Réseau Asie, Thème VI « Politique et religion », atelier « Chamanisme et gestion des maux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soxranenie nematerial'noj kul'tury u èvenkov olenevodov-oxotnikov Južnoj-Jakutii i Amurskoj Oblasti,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saveguarding of Traditional Culture and Folklore in the Region of Siberia of the Russian Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Yakutsk, Russia. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Èksperimental'naja obrazovatel'naja programma francuzsko-èvenkijskoj kočevoj školy. Obščaja obstanovka problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problemy profecional'nogo obrazovanija c perexodom na novyj gosudarstvennyj standart, Nerungri, Université Gouvernementale de Iakoutsk,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nerungri, Russie. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Klimawandel aus Sicht der Wissenschaft der sibirischen indigenen Bevölkerung (Evenken)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Kasten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Kasten Mensch und Natur in Sibirien: Umweltwissen und nachhaltige Naturbeziehungen in Zeiten des Klimawandels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturstiftung Sibirien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-161, 2022, 978-3-942883-74-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional environmental knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova,; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute of Ethnology and Anthropology, Russian Academy of Science, Nauka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-472, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenkiiskii kontsept onnir: chelovek, dukhi, sled, deistviia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova,; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, Institute of Ethnology and Anthropology, Russian Academy of Science, Nauka, pp.513-519, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reki v sisteme prostranstvennoi, sotsial'noi i ritual'noi orientatsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, Institute of Ethnology and Anthropology, Russian Academy of Science. Nauka, pp.402-416, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izmeneniye klimata s tochki zreniya nauki korennykh narodov Sibiri (evenkov)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Kasten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chelovek i priroda v Sibiri: Ekologicheskiye znaniya i ustoychivyye prirodnyye otnosheniya vo vremena izmeneniya klimata [Man and nature in Siberia: Ecological knowledge and sustainable natural relations in times of climate change]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kulturstiftung Sibirien, pp.121-161, 2022, 978-3-942883-75-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Siberian Indigenous Knowledge System for Understanding Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific International Project Interact II. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT - Stories of Arctic Science II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas léger sur la Terre des peuples des neiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">co-édition La vie-Le Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Terre : comment l'Homme a dominé la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-81, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Devices for Safeguarding Indigenous Languages and Cultures (Eastern Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Keptuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Indigenous Peoples in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-75, 2020, 9780367220396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un recours aux collaborations entre savoirs scientifiques et savoirs autochtones de l’Arctique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Groenland : climat, Ecosystème et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.310-311, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des Evenks chasseurs et éleveurs de la taiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-60, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caravanes évenkes : une hiérarchie spatiale mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-76, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité passée et présente du nomadisme toungouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-62, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taiga sibérienne, forêt boréale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-30, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’enfants Toungouses : imitation des adultes ou médiation avec les esprits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances. Pratiques, croyances et inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.228-262, 2014, 978-2-271-07350-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and applied anthropology in Siberia: Questions and solutions concerning a nomadic school among Evenk reindeer herders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kulturstiftung Siberien SEC Publication. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustaining Indigenous Knowledge: Learning tools and Community Initiatives for Preserving Endagered Languages and Local Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-127, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nomadic School in Siberia Among Evenk Reindeer Herders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keeping Languages Alive: Documentation, Pedagogy and Revitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.140-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Spirit-charged’ Animals in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford, Berghahn Books. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animism in Rainforest and Tundra. Personhood. Personhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-129, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tungusic community, which brought us the term ‘shaman’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian side of the world. Editorials on Asia and the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-463, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et l'animal unis à travers les âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Geigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Karlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenorkian, Robert and Raccurt, Mireille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes polaires : Hommes et biodiversités des défis pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renne domestique, renne sauvage face au réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication INEE / Prospective polaire, édition du Cherche Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Raccurt &amp; R. Chernokian (eds), Mondes polaires. Hommes et biodiversités des défis pour la sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-145, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces Toungouses de qui nous vient le mot « chamane »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.-F. Sabouret (ed.), Asie-Monde. Chroniques sur l’Asie et le Pacifique, 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.527-532, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and Persistence of Cultural Landscape among the Siberian Evenkis: two conceptions of “sacred” Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walnut Creek, California, Left Coast Press Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, in P. Jordan (ed.), Landscape and Culture in Northern Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion duelle de l’espace à long terme chez les Évenks éleveurs de rennes et chasseurs des Monts Stanovoï : interférences ou cohérences des zones sauvages et humanisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Beyries et V. Vaté, Les civilisations du renne d’hier et aujourd’hui. Approches ethnohistoriques, archéologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectes et norme écrite en évenk contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.M.J. Fernandez-Vest (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues ouraliennes aujourd'hui. Approches linguistiques et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion (éd.), pp.433-446, 2005, Bibliothèque de l'École des Hautes Études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évenk, Évène, Néghidale, Oultches, Oroks, Orotche, Oudéghéï, Iakoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Peuples, Sociétés d'Afrique, d'Amérique, d'Asie et d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.94, 229, 249, 251-252, 279, 325, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arctic Indigenous Knowledge System of Landscape, Climate, and Human interactions. Evenki Reindeer Herders and Hunters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">467 p., 2017, 978-3-942883-31-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even tales of Dar'iia Mikhailovna Osenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Matic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">160 p., 2013, 978-3-942883-15-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Tourism among the Orochon-Evenk in Towns, Villages and Forests (Southern Yakutia and neighbouring Amur region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POLARIS project. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in Southern Yakutia among Indigenous Minorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POLARIS project. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Evenki analysis of the snow cover in the Siberian taiga. Film, 12m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction of Indigenous and Scientific Knowledge as a response to Global Change in the Arctic: Case studies from Eurasian reindeer herding peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">White papers and short statements for Arctic Observing System 2016, Fairbanks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School on the Move. Film 56 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évenks : Chants rituels des nomades de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre d'Etudes Mongoles et Sibériennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte N. Hamayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02091935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOMADISME ET ADAPTATIONS SÉDENTAIRES CHEZ LES ÉVENKS DE SIBÉRIE POSTSOVIÉTIQUE : « JOUER » POUR VIVRE AVEC ET SANS CHAMANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ÉCOLE PRATIQUE DES HAUTES ÉTUDES, Sorbonne V ème section, SCIENCES RELIGIEUSES, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Lavrillier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Transborder Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.29-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even Kinship Terminology, Society and Language Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Matić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.95-162. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552629-01701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Indigenous science of the climate change impacts on landscape topography in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-020-01467-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Non-Existent and Existing Tourisms in Eastern Siberia among the Evenki, Even, Koryak and Itelmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Makarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Lomovtseva-Adukanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espaces et sociétés arctiques, 2020/3-2021/1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.10790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary “Shamanising Persons” among the Tungus-Manchu (Evenki, Even, and Nanai): Case Studies about Common Collective Spiritual Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Yu. Sem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiovedenie [Study of Religion]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, N°3, pp.32-51. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22250/2072-8662.2021.3.32-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Spirit-Charged” Humans in Siberia: Interrelations between the Notions of the Individual (“Spirit Charge” and “Active Imprint”) and (Ritual) Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (1), pp.72-99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3368/aa.57.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Relationships in Siberia and Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emic Science of Climate: a Reindeer Evenki Environmental Knowledge and the Notion of an Extreme Process of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes mondgoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emic Science of Climate: a Reindeer Evenki Environmental Knowledge and the Notion of an Extreme Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des rites « traditionnels » chez les Touvas de Kyzyl de la période soviétique à l’urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolanda Chondan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chechek Chondan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sable for Evenk Reindeer Herders in Southeastern Siberia: Interplaying Drivers of Changes on Biodiversity and Ecosystem Services: Climate Change, Worldwide Market Econonomy and Extractive Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgakova Tatiana, Nanai Shamanic Culture in Indigenous Discourse, Fürstenberg/Havel, Kulturstiftung Sibirien, 2013, 261 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bulgakova, Nanai Shamanic Culture in Indigenous Discourse (Fürstenberg/Havel, Kulturstiftung Sibirien, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgakova Tatiana, Nanai Shamanic Culture in Indigenous Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koncepcija i strukura zvukovogo temati_eskogo slovarja evenkijskogo jazyka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Morozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibalin V.S/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik Amurskogo gosudarstvennogo universiteta. Seriâ "Gumanitarnye nauki"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavrillier A., Du goût du gibier aux jeux des esprits. Ou comment s’articulent les notions de jeux, d’action (rituelle) et d’individu (charge d’esprits et d’empreinte active)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.261-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change among nomadic and settled Tungus of Siberia: continuity and changes in economic and ritual relationships with the natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (03), pp.260 - 271. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0032247413000284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientarsi con fiumi tra gli Évenk del sud-est della Siberia. Un sistema di orientamento spaziale, identitario e rituale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.9 - 43. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change among nomadic and settled Tungus of Siberia: continuity and changes in economic and ritual relationships with the natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (03), pp.260 - 271. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0032247413000284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du goût du gibier aux jeux des esprits. Ou comment s’articulent les notions de jeux, d’action (rituelle) et d’individu (charge d’esprits et d’empreinte active)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (Hors Série), pp.261 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chants, les danses et les mots comme fondement de l’action rituelle chez les Évenks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39/40, pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientirovat’sja po rekam u èvenkov Jugo-Vostoka Sibiri. Sistema prostranstvennoj, socjalnoj i ritual’noj orientacii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnograficheskoe obozrenie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’orienter avec les rivières chez les Évenks du Sud-Est sibérien. Un système d’orientation spatial, identitaire et rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies of Amur Area. International periodic collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Évenks de Sibérie méridionale ont modifié le rituel sur le gibier tué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et adaptations sédentaires chez les Evenks de Sibérie postsoviétique: &amp;quot;jouer&amp;quot; pour vivre avec et sans chamanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38-39, pp.506-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesni, tancy i slova – osnovy ritual'noj igry èvenkov. Sistematičeskij, terminologičeskij i semantičeskij analiz 28 ritual'nyx pesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradicionnaja kul'tura Vostoka Azii. Vypusk V, Blagoveščensk, Sibirskoe Otdelenie Rossijkoj Akademii Nauk, AMGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.289-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenkijskaja « igra » èvi-/ikè- : meždu igroj i ritual'nym dejstviem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiovedenie - Study of religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007-1, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'orienter avec les rivières chez les Évenks du Sud-Est sibérien. Un système d'orientation spatial, identitaire et rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36-37, pp.95-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du chamane. Pratiques chamaniques contemporaines en Sibérie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions &amp; Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°5 nov.-déc., pp.39-41, 35, 40, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques rituelles contemporaines en Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'EPHE Ve section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2002-2003 (111), pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'oubli à la reconstruction d'un rituel collectif. L'Ikènipkè des Évenks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sibérie. Paroles et mémoires (28-29), pp.169-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenk, Toungouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www.necep.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenks de Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Institut Polaire- IFRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Campagne d'été 1999-2000, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïga, le berceau des Evenks. Les représentations de la nature chez un peuple altaïque de Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78-81, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant qu'il y aura des rennes, il y aura des Évenks,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sibériennes, IRENISE-CNRS Institut d'études slaves (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, II, pp.459-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoles nomades en Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23-24 (Repenser l'école. Témoignage et expériences éducatives en milieu autochtone), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Educators International Global Conversation Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Science Summit Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Vienna, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing Knowledge about Climate Change with Indigenous Societies in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Educators International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polar Educators International, Apr 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Hypotheses about the correlations between Reindeer Herding / Hunting Even and Evenki Economics and their Kinship Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Culture Contact in North-Eastern Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Sprachwissenschaft, University of Münster, Germany, Apr 2022, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing knowledge about climate change with Indigenous Societies in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in the Arctic and its impact on cryosphere and permafrost regions – a transdisciplinary approach Gateway to the Arctic VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of Scientific Knowledge about Climate Change in Siberia with Indigenous Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceiving Arctic Change: Climate, Society and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACCSS, Oct 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emic Climate Science of the Evenki Reindeer Herders. Siberian Indigenous Environmental Knowledge for Redefining an Extreme Event and Integrating Indigenous Knowledge into IPCC and IPBES Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall conference 2020, Science and Society: Social and Behavioral Sciences I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2020, Online (Covid 19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arctic Indigenous Peoples in Siberia Observe Changes in Climate and Biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian-French Arctic Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSHU-UVSQ, Nov 2020, Online (Covid 19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution of Indigenous Knowledge to Social and Environmental Sciences: Indigenous Knowledge, Anthropology and Environmental Studies (C-B Observatories and Knowledge Co-Production)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Arctic - impact of new technologies and traditional know-how</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Anthropology, Indigenous Knowledge and Climate Change in Siberia: Six Years of Experience of Community-Based Transdisciplinary Observatories and Co-Production From Observations of Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDU-ARCTIC Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Academy of Science and OVSQ, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Knowledge and Science Co-Production in Siberia: Documenting an Indigenous Science for Understanding Environmental Norms and Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week II - OVSQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Europe and Foreign Affairs, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arctic Indigenous Peoples in Siberia Observe Changes in Climate and Biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Russian Workshop on Environmental Changes in Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Community-Based Observatories for Monitoring Pollution of the Environment in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Directions in French Polar Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSU, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian Indigenous Knowledge and Anthropology for Understanding a Changing Cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Arctic crossroad”: exploring new perspectives in the era of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESRI, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Years of Experience of Community-Based Transdisciplinary Observatories in Siberia: Climate/Environmental Monitoring, & Knowledge Co-Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceiving Arctic Change: Climate, Society And Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd Arctic Science Ministerial side event, Oct 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Based Transdisciplinary Observatories In Siberia: Co-production from Observations of Climate Change and Changes in Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week I. OVSQ. Climate and Environmental Changes. Global Changes in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSQ, CNRS, Dec 2018, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian Reindeer Herders facing Climate change: observation and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience in a Time of Uncertainty: Indigenous peoples and climate change International Conference COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARIS, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Border Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Memories, Narratives and Practices in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius University, May 2015, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekotorye osobennosti realizacii glasnyx i soglasnyx evenkijskogo jazyka i ix oboznačenie na pis’me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Morozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolelaja A.N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nekotorye osobennosti realizacii glasnyx i soglasnyx evenkijskogo jazyka i ix oboznačenie na pis’me</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Blagovescensk, Russia. pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenk éleveurs de rennes de Chine et de Russie : comparaisons et regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Terrains mobiles, terrains changeants : méthodes d’étude du nomadisme aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI « Nomadisme, sociétés et environnement en Asie centrale et septentrionale, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravnenie izmenenij v sibirskix kochevyx xozjajstvax: olonevodstvo i oxota u tungusov (Respublika Sakha (Jakutija) i Amurskaja oblastj)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liga BAMa 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tynda, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion duelle de l'espace à long terme chez les Évenks éleveurs de rennes et chasseurs des Monts Stanovoï : interférences ou cohérences des zones sauvages et humanisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les civilisations du renne d'hier et aujourd'hui. Approches ethnohistoriques, archéologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Antibes, France. pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evropejskij antropologičeskij naučyj vzgljad o sibirskom narode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northen Asia and America through ethnological researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Yakutsk, Russia. pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes actuelles de chamanisme en Sibérie chez les Evenks et les Iakoutes (Iakoutie et région de l'Amour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Congrès du Réseau Asie, Thème VI « Politique et religion », atelier « Chamanisme et gestion des maux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soxranenie nematerial'noj kul'tury u èvenkov olenevodov-oxotnikov Južnoj-Jakutii i Amurskoj Oblasti,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saveguarding of Traditional Culture and Folklore in the Region of Siberia of the Russian Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Yakutsk, Russia. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Èksperimental'naja obrazovatel'naja programma francuzsko-èvenkijskoj kočevoj školy. Obščaja obstanovka problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problemy profecional'nogo obrazovanija c perexodom na novyj gosudarstvennyj standart, Nerungri, Université Gouvernementale de Iakoutsk,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nerungri, Russie. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Klimawandel aus Sicht der Wissenschaft der sibirischen indigenen Bevölkerung (Evenken)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Kasten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Kasten Mensch und Natur in Sibirien: Umweltwissen und nachhaltige Naturbeziehungen in Zeiten des Klimawandels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturstiftung Sibirien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-161, 2022, 978-3-942883-74-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenkiiskii kontsept onnir: chelovek, dukhi, sled, deistviia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova,; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, Institute of Ethnology and Anthropology, Russian Academy of Science, Nauka, pp.513-519, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional environmental knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova,; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute of Ethnology and Anthropology, Russian Academy of Science, Nauka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-472, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reki v sisteme prostranstvennoi, sotsial'noi i ritual'noi orientatsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, Institute of Ethnology and Anthropology, Russian Academy of Science. Nauka, pp.402-416, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izmeneniye klimata s tochki zreniya nauki korennykh narodov Sibiri (evenkov)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Kasten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chelovek i priroda v Sibiri: Ekologicheskiye znaniya i ustoychivyye prirodnyye otnosheniya vo vremena izmeneniya klimata [Man and nature in Siberia: Ecological knowledge and sustainable natural relations in times of climate change]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kulturstiftung Sibirien, pp.121-161, 2022, 978-3-942883-75-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas léger sur la Terre des peuples des neiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">co-édition La vie-Le Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Terre : comment l'Homme a dominé la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-81, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Siberian Indigenous Knowledge System for Understanding Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific International Project Interact II. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT - Stories of Arctic Science II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Devices for Safeguarding Indigenous Languages and Cultures (Eastern Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Keptuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Indigenous Peoples in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-75, 2020, 9780367220396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un recours aux collaborations entre savoirs scientifiques et savoirs autochtones de l’Arctique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Groenland : climat, Ecosystème et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.310-311, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des Evenks chasseurs et éleveurs de la taiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-60, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caravanes évenkes : une hiérarchie spatiale mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-76, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité passée et présente du nomadisme toungouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-62, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taiga sibérienne, forêt boréale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-30, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’enfants Toungouses : imitation des adultes ou médiation avec les esprits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances. Pratiques, croyances et inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.228-262, 2014, 978-2-271-07350-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nomadic School in Siberia Among Evenk Reindeer Herders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keeping Languages Alive: Documentation, Pedagogy and Revitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.140-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and applied anthropology in Siberia: Questions and solutions concerning a nomadic school among Evenk reindeer herders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kulturstiftung Siberien SEC Publication. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustaining Indigenous Knowledge: Learning tools and Community Initiatives for Preserving Endagered Languages and Local Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-127, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tungusic community, which brought us the term ‘shaman’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian side of the world. Editorials on Asia and the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-463, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Spirit-charged’ Animals in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford, Berghahn Books. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animism in Rainforest and Tundra. Personhood. Personhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-129, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et l'animal unis à travers les âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Geigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Karlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenorkian, Robert and Raccurt, Mireille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes polaires : Hommes et biodiversités des défis pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renne domestique, renne sauvage face au réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication INEE / Prospective polaire, édition du Cherche Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Raccurt &amp; R. Chernokian (eds), Mondes polaires. Hommes et biodiversités des défis pour la sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-145, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and Persistence of Cultural Landscape among the Siberian Evenkis: two conceptions of “sacred” Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walnut Creek, California, Left Coast Press Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, in P. Jordan (ed.), Landscape and Culture in Northern Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces Toungouses de qui nous vient le mot « chamane »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.-F. Sabouret (ed.), Asie-Monde. Chroniques sur l’Asie et le Pacifique, 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.527-532, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion duelle de l’espace à long terme chez les Évenks éleveurs de rennes et chasseurs des Monts Stanovoï : interférences ou cohérences des zones sauvages et humanisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Beyries et V. Vaté, Les civilisations du renne d’hier et aujourd’hui. Approches ethnohistoriques, archéologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectes et norme écrite en évenk contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.M.J. Fernandez-Vest (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues ouraliennes aujourd'hui. Approches linguistiques et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion (éd.), pp.433-446, 2005, Bibliothèque de l'École des Hautes Études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évenk, Évène, Néghidale, Oultches, Oroks, Orotche, Oudéghéï, Iakoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Peuples, Sociétés d'Afrique, d'Amérique, d'Asie et d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.94, 229, 249, 251-252, 279, 325, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arctic Indigenous Knowledge System of Landscape, Climate, and Human interactions. Evenki Reindeer Herders and Hunters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">467 p., 2017, 978-3-942883-31-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even tales of Dar'iia Mikhailovna Osenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Matic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">160 p., 2013, 978-3-942883-15-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction of Indigenous and Scientific Knowledge as a response to Global Change in the Arctic: Case studies from Eurasian reindeer herding peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">White papers and short statements for Arctic Observing System 2016, Fairbanks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Evenki analysis of the snow cover in the Siberian taiga. Film, 12m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School on the Move. Film 56 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évenks : Chants rituels des nomades de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Tourism among the Orochon-Evenk in Towns, Villages and Forests (Southern Yakutia and neighbouring Amur region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POLARIS project. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in Southern Yakutia among Indigenous Minorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POLARIS project. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre d'Etudes Mongoles et Sibériennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte N. Hamayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02091935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOMADISME ET ADAPTATIONS SÉDENTAIRES CHEZ LES ÉVENKS DE SIBÉRIE POSTSOVIÉTIQUE : « JOUER » POUR VIVRE AVEC ET SANS CHAMANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ÉCOLE PRATIQUE DES HAUTES ÉTUDES, Sorbonne V ème section, SCIENCES RELIGIEUSES, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavrillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gabyshev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Mati&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01701004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-020-01467-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Egorova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Makarova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Lomovtseva-Adukanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Yu. Sem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22250/2072-8662.2021.3.32-51" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/aa.57.1.72" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Brandi&#353;auskas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rojo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolanda Chondan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chechek Chondan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Morozova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibalin V.S/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247413000284" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolelaja A.N." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Egorova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dh-north.org/publikationen/mensch-und-natur-in-sibirien/en" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iea-ras.ru/?product_cat=&#1082;&#1085;&#1080;&#1075;&#1080;-2023&amp;amp;paged=2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Varlamov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Keptuke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152839v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152846v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Matic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152857v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nakashima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debats" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecomte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02091935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte N. Hamayon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02573850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavrillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gabyshev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Mati&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01701004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-020-01467-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Egorova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Makarova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Lomovtseva-Adukanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Yu. Sem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22250/2072-8662.2021.3.32-51" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/aa.57.1.72" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Brandi&#353;auskas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rojo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolanda Chondan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chechek Chondan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Morozova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibalin V.S/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247413000284" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolelaja A.N." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Egorova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dh-north.org/publikationen/mensch-und-natur-in-sibirien/en" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iea-ras.ru/?product_cat=&#1082;&#1085;&#1080;&#1075;&#1080;-2023&amp;amp;paged=2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Varlamov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Keptuke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152846v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Matic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nakashima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debats" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecomte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02091935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte N. Hamayon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02573850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>