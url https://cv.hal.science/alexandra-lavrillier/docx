--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Lavrillier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Transborder Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.29-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even Kinship Terminology, Society and Language Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Matić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.95-162. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552629-01701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Indigenous science of the climate change impacts on landscape topography in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-020-01467-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Non-Existent and Existing Tourisms in Eastern Siberia among the Evenki, Even, Koryak and Itelmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Makarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Lomovtseva-Adukanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espaces et sociétés arctiques, 2020/3-2021/1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.10790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary “Shamanising Persons” among the Tungus-Manchu (Evenki, Even, and Nanai): Case Studies about Common Collective Spiritual Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Yu. Sem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiovedenie [Study of Religion]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, N°3, pp.32-51. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22250/2072-8662.2021.3.32-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Spirit-Charged” Humans in Siberia: Interrelations between the Notions of the Individual (“Spirit Charge” and “Active Imprint”) and (Ritual) Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (1), pp.72-99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3368/aa.57.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Relationships in Siberia and Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emic Science of Climate: a Reindeer Evenki Environmental Knowledge and the Notion of an Extreme Process of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes mondgoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emic Science of Climate: a Reindeer Evenki Environmental Knowledge and the Notion of an Extreme Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des rites « traditionnels » chez les Touvas de Kyzyl de la période soviétique à l’urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolanda Chondan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chechek Chondan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sable for Evenk Reindeer Herders in Southeastern Siberia: Interplaying Drivers of Changes on Biodiversity and Ecosystem Services: Climate Change, Worldwide Market Econonomy and Extractive Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgakova Tatiana, Nanai Shamanic Culture in Indigenous Discourse, Fürstenberg/Havel, Kulturstiftung Sibirien, 2013, 261 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bulgakova, Nanai Shamanic Culture in Indigenous Discourse (Fürstenberg/Havel, Kulturstiftung Sibirien, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgakova Tatiana, Nanai Shamanic Culture in Indigenous Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koncepcija i strukura zvukovogo temati_eskogo slovarja evenkijskogo jazyka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Morozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibalin V.S/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik Amurskogo gosudarstvennogo universiteta. Seriâ "Gumanitarnye nauki"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavrillier A., Du goût du gibier aux jeux des esprits. Ou comment s’articulent les notions de jeux, d’action (rituelle) et d’individu (charge d’esprits et d’empreinte active)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.261-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change among nomadic and settled Tungus of Siberia: continuity and changes in economic and ritual relationships with the natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (03), pp.260 - 271. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0032247413000284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientarsi con fiumi tra gli Évenk del sud-est della Siberia. Un sistema di orientamento spaziale, identitario e rituale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.9 - 43. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change among nomadic and settled Tungus of Siberia: continuity and changes in economic and ritual relationships with the natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (03), pp.260 - 271. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0032247413000284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du goût du gibier aux jeux des esprits. Ou comment s’articulent les notions de jeux, d’action (rituelle) et d’individu (charge d’esprits et d’empreinte active)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (Hors Série), pp.261 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chants, les danses et les mots comme fondement de l’action rituelle chez les Évenks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39/40, pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientirovat’sja po rekam u èvenkov Jugo-Vostoka Sibiri. Sistema prostranstvennoj, socjalnoj i ritual’noj orientacii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnograficheskoe obozrenie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’orienter avec les rivières chez les Évenks du Sud-Est sibérien. Un système d’orientation spatial, identitaire et rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies of Amur Area. International periodic collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Évenks de Sibérie méridionale ont modifié le rituel sur le gibier tué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et adaptations sédentaires chez les Evenks de Sibérie postsoviétique: &amp;quot;jouer&amp;quot; pour vivre avec et sans chamanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38-39, pp.506-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesni, tancy i slova – osnovy ritual'noj igry èvenkov. Sistematičeskij, terminologičeskij i semantičeskij analiz 28 ritual'nyx pesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradicionnaja kul'tura Vostoka Azii. Vypusk V, Blagoveščensk, Sibirskoe Otdelenie Rossijkoj Akademii Nauk, AMGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.289-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenkijskaja « igra » èvi-/ikè- : meždu igroj i ritual'nym dejstviem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiovedenie - Study of religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007-1, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'orienter avec les rivières chez les Évenks du Sud-Est sibérien. Un système d'orientation spatial, identitaire et rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36-37, pp.95-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du chamane. Pratiques chamaniques contemporaines en Sibérie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions &amp; Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°5 nov.-déc., pp.39-41, 35, 40, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques rituelles contemporaines en Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'EPHE Ve section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2002-2003 (111), pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'oubli à la reconstruction d'un rituel collectif. L'Ikènipkè des Évenks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sibérie. Paroles et mémoires (28-29), pp.169-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenk, Toungouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www.necep.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenks de Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Institut Polaire- IFRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Campagne d'été 1999-2000, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïga, le berceau des Evenks. Les représentations de la nature chez un peuple altaïque de Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78-81, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant qu'il y aura des rennes, il y aura des Évenks,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sibériennes, IRENISE-CNRS Institut d'études slaves (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, II, pp.459-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoles nomades en Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23-24 (Repenser l'école. Témoignage et expériences éducatives en milieu autochtone), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Educators International Global Conversation Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Science Summit Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Vienna, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing Knowledge about Climate Change with Indigenous Societies in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Educators International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polar Educators International, Apr 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Hypotheses about the correlations between Reindeer Herding / Hunting Even and Evenki Economics and their Kinship Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Culture Contact in North-Eastern Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Sprachwissenschaft, University of Münster, Germany, Apr 2022, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing knowledge about climate change with Indigenous Societies in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in the Arctic and its impact on cryosphere and permafrost regions – a transdisciplinary approach Gateway to the Arctic VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of Scientific Knowledge about Climate Change in Siberia with Indigenous Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceiving Arctic Change: Climate, Society and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACCSS, Oct 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emic Climate Science of the Evenki Reindeer Herders. Siberian Indigenous Environmental Knowledge for Redefining an Extreme Event and Integrating Indigenous Knowledge into IPCC and IPBES Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall conference 2020, Science and Society: Social and Behavioral Sciences I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2020, Online (Covid 19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arctic Indigenous Peoples in Siberia Observe Changes in Climate and Biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian-French Arctic Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSHU-UVSQ, Nov 2020, Online (Covid 19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution of Indigenous Knowledge to Social and Environmental Sciences: Indigenous Knowledge, Anthropology and Environmental Studies (C-B Observatories and Knowledge Co-Production)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Arctic - impact of new technologies and traditional know-how</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Anthropology, Indigenous Knowledge and Climate Change in Siberia: Six Years of Experience of Community-Based Transdisciplinary Observatories and Co-Production From Observations of Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDU-ARCTIC Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Academy of Science and OVSQ, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Knowledge and Science Co-Production in Siberia: Documenting an Indigenous Science for Understanding Environmental Norms and Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week II - OVSQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Europe and Foreign Affairs, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arctic Indigenous Peoples in Siberia Observe Changes in Climate and Biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Russian Workshop on Environmental Changes in Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Community-Based Observatories for Monitoring Pollution of the Environment in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Directions in French Polar Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSU, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian Indigenous Knowledge and Anthropology for Understanding a Changing Cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Arctic crossroad”: exploring new perspectives in the era of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESRI, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Years of Experience of Community-Based Transdisciplinary Observatories in Siberia: Climate/Environmental Monitoring, & Knowledge Co-Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceiving Arctic Change: Climate, Society And Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd Arctic Science Ministerial side event, Oct 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Based Transdisciplinary Observatories In Siberia: Co-production from Observations of Climate Change and Changes in Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week I. OVSQ. Climate and Environmental Changes. Global Changes in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSQ, CNRS, Dec 2018, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian Reindeer Herders facing Climate change: observation and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience in a Time of Uncertainty: Indigenous peoples and climate change International Conference COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARIS, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Border Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Memories, Narratives and Practices in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius University, May 2015, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekotorye osobennosti realizacii glasnyx i soglasnyx evenkijskogo jazyka i ix oboznačenie na pis’me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Morozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolelaja A.N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nekotorye osobennosti realizacii glasnyx i soglasnyx evenkijskogo jazyka i ix oboznačenie na pis’me</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Blagovescensk, Russia. pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenk éleveurs de rennes de Chine et de Russie : comparaisons et regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Terrains mobiles, terrains changeants : méthodes d’étude du nomadisme aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI « Nomadisme, sociétés et environnement en Asie centrale et septentrionale, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravnenie izmenenij v sibirskix kochevyx xozjajstvax: olonevodstvo i oxota u tungusov (Respublika Sakha (Jakutija) i Amurskaja oblastj)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liga BAMa 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tynda, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion duelle de l'espace à long terme chez les Évenks éleveurs de rennes et chasseurs des Monts Stanovoï : interférences ou cohérences des zones sauvages et humanisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les civilisations du renne d'hier et aujourd'hui. Approches ethnohistoriques, archéologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Antibes, France. pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evropejskij antropologičeskij naučyj vzgljad o sibirskom narode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northen Asia and America through ethnological researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Yakutsk, Russia. pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes actuelles de chamanisme en Sibérie chez les Evenks et les Iakoutes (Iakoutie et région de l'Amour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Congrès du Réseau Asie, Thème VI « Politique et religion », atelier « Chamanisme et gestion des maux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soxranenie nematerial'noj kul'tury u èvenkov olenevodov-oxotnikov Južnoj-Jakutii i Amurskoj Oblasti,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saveguarding of Traditional Culture and Folklore in the Region of Siberia of the Russian Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Yakutsk, Russia. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Èksperimental'naja obrazovatel'naja programma francuzsko-èvenkijskoj kočevoj školy. Obščaja obstanovka problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problemy profecional'nogo obrazovanija c perexodom na novyj gosudarstvennyj standart, Nerungri, Université Gouvernementale de Iakoutsk,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nerungri, Russie. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Klimawandel aus Sicht der Wissenschaft der sibirischen indigenen Bevölkerung (Evenken)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Kasten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Kasten Mensch und Natur in Sibirien: Umweltwissen und nachhaltige Naturbeziehungen in Zeiten des Klimawandels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturstiftung Sibirien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-161, 2022, 978-3-942883-74-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenkiiskii kontsept onnir: chelovek, dukhi, sled, deistviia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova,; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, Institute of Ethnology and Anthropology, Russian Academy of Science, Nauka, pp.513-519, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional environmental knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova,; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute of Ethnology and Anthropology, Russian Academy of Science, Nauka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-472, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reki v sisteme prostranstvennoi, sotsial'noi i ritual'noi orientatsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, Institute of Ethnology and Anthropology, Russian Academy of Science. Nauka, pp.402-416, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izmeneniye klimata s tochki zreniya nauki korennykh narodov Sibiri (evenkov)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Kasten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chelovek i priroda v Sibiri: Ekologicheskiye znaniya i ustoychivyye prirodnyye otnosheniya vo vremena izmeneniya klimata [Man and nature in Siberia: Ecological knowledge and sustainable natural relations in times of climate change]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kulturstiftung Sibirien, pp.121-161, 2022, 978-3-942883-75-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas léger sur la Terre des peuples des neiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">co-édition La vie-Le Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Terre : comment l'Homme a dominé la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-81, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Siberian Indigenous Knowledge System for Understanding Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific International Project Interact II. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT - Stories of Arctic Science II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Devices for Safeguarding Indigenous Languages and Cultures (Eastern Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Keptuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Indigenous Peoples in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-75, 2020, 9780367220396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un recours aux collaborations entre savoirs scientifiques et savoirs autochtones de l’Arctique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Groenland : climat, Ecosystème et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.310-311, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des Evenks chasseurs et éleveurs de la taiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-60, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caravanes évenkes : une hiérarchie spatiale mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-76, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité passée et présente du nomadisme toungouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-62, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taiga sibérienne, forêt boréale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-30, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’enfants Toungouses : imitation des adultes ou médiation avec les esprits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances. Pratiques, croyances et inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.228-262, 2014, 978-2-271-07350-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nomadic School in Siberia Among Evenk Reindeer Herders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keeping Languages Alive: Documentation, Pedagogy and Revitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.140-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and applied anthropology in Siberia: Questions and solutions concerning a nomadic school among Evenk reindeer herders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kulturstiftung Siberien SEC Publication. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustaining Indigenous Knowledge: Learning tools and Community Initiatives for Preserving Endagered Languages and Local Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-127, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tungusic community, which brought us the term ‘shaman’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian side of the world. Editorials on Asia and the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-463, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Spirit-charged’ Animals in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford, Berghahn Books. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animism in Rainforest and Tundra. Personhood. Personhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-129, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et l'animal unis à travers les âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Geigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Karlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenorkian, Robert and Raccurt, Mireille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes polaires : Hommes et biodiversités des défis pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renne domestique, renne sauvage face au réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication INEE / Prospective polaire, édition du Cherche Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Raccurt &amp; R. Chernokian (eds), Mondes polaires. Hommes et biodiversités des défis pour la sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-145, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and Persistence of Cultural Landscape among the Siberian Evenkis: two conceptions of “sacred” Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walnut Creek, California, Left Coast Press Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, in P. Jordan (ed.), Landscape and Culture in Northern Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces Toungouses de qui nous vient le mot « chamane »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.-F. Sabouret (ed.), Asie-Monde. Chroniques sur l’Asie et le Pacifique, 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.527-532, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion duelle de l’espace à long terme chez les Évenks éleveurs de rennes et chasseurs des Monts Stanovoï : interférences ou cohérences des zones sauvages et humanisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Beyries et V. Vaté, Les civilisations du renne d’hier et aujourd’hui. Approches ethnohistoriques, archéologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectes et norme écrite en évenk contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.M.J. Fernandez-Vest (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues ouraliennes aujourd'hui. Approches linguistiques et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion (éd.), pp.433-446, 2005, Bibliothèque de l'École des Hautes Études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évenk, Évène, Néghidale, Oultches, Oroks, Orotche, Oudéghéï, Iakoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Peuples, Sociétés d'Afrique, d'Amérique, d'Asie et d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.94, 229, 249, 251-252, 279, 325, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arctic Indigenous Knowledge System of Landscape, Climate, and Human interactions. Evenki Reindeer Herders and Hunters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">467 p., 2017, 978-3-942883-31-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even tales of Dar'iia Mikhailovna Osenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Matic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">160 p., 2013, 978-3-942883-15-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction of Indigenous and Scientific Knowledge as a response to Global Change in the Arctic: Case studies from Eurasian reindeer herding peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">White papers and short statements for Arctic Observing System 2016, Fairbanks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Evenki analysis of the snow cover in the Siberian taiga. Film, 12m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School on the Move. Film 56 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évenks : Chants rituels des nomades de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Tourism among the Orochon-Evenk in Towns, Villages and Forests (Southern Yakutia and neighbouring Amur region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POLARIS project. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in Southern Yakutia among Indigenous Minorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POLARIS project. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre d'Etudes Mongoles et Sibériennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte N. Hamayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02091935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOMADISME ET ADAPTATIONS SÉDENTAIRES CHEZ LES ÉVENKS DE SIBÉRIE POSTSOVIÉTIQUE : « JOUER » POUR VIVRE AVEC ET SANS CHAMANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ÉCOLE PRATIQUE DES HAUTES ÉTUDES, Sorbonne V ème section, SCIENCES RELIGIEUSES, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Lavrillier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Transborder Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.29-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even Kinship Terminology, Society and Language Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Matić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.95-162. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552629-01701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Indigenous science of the climate change impacts on landscape topography in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-020-01467-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Non-Existent and Existing Tourisms in Eastern Siberia among the Evenki, Even, Koryak and Itelmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Makarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Lomovtseva-Adukanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espaces et sociétés arctiques, 2020/3-2021/1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.10790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary “Shamanising Persons” among the Tungus-Manchu (Evenki, Even, and Nanai): Case Studies about Common Collective Spiritual Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Yu. Sem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiovedenie [Study of Religion]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, N°3, pp.32-51. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22250/2072-8662.2021.3.32-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Spirit-Charged” Humans in Siberia: Interrelations between the Notions of the Individual (“Spirit Charge” and “Active Imprint”) and (Ritual) Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (1), pp.72-99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3368/aa.57.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emic Science of Climate: a Reindeer Evenki Environmental Knowledge and the Notion of an Extreme Process of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes mondgoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Relationships in Siberia and Northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.3088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emic Science of Climate: a Reindeer Evenki Environmental Knowledge and the Notion of an Extreme Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sable for Evenk Reindeer Herders in Southeastern Siberia: Interplaying Drivers of Changes on Biodiversity and Ecosystem Services: Climate Change, Worldwide Market Econonomy and Extractive Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des rites « traditionnels » chez les Touvas de Kyzyl de la période soviétique à l’urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolanda Chondan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chechek Chondan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgakova Tatiana, Nanai Shamanic Culture in Indigenous Discourse, Fürstenberg/Havel, Kulturstiftung Sibirien, 2013, 261 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bulgakova, Nanai Shamanic Culture in Indigenous Discourse (Fürstenberg/Havel, Kulturstiftung Sibirien, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgakova Tatiana, Nanai Shamanic Culture in Indigenous Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koncepcija i strukura zvukovogo temati_eskogo slovarja evenkijskogo jazyka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Morozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibalin V.S/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik Amurskogo gosudarstvennogo universiteta. Seriâ "Gumanitarnye nauki"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du goût du gibier aux jeux des esprits. Ou comment s’articulent les notions de jeux, d’action (rituelle) et d’individu (charge d’esprits et d’empreinte active)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (Hors Série), pp.261 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavrillier A., Du goût du gibier aux jeux des esprits. Ou comment s’articulent les notions de jeux, d’action (rituelle) et d’individu (charge d’esprits et d’empreinte active)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.261-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change among nomadic and settled Tungus of Siberia: continuity and changes in economic and ritual relationships with the natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (03), pp.260 - 271. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0032247413000284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientarsi con fiumi tra gli Évenk del sud-est della Siberia. Un sistema di orientamento spaziale, identitario e rituale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.9 - 43. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change among nomadic and settled Tungus of Siberia: continuity and changes in economic and ritual relationships with the natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (03), pp.260 - 271. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0032247413000284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chants, les danses et les mots comme fondement de l’action rituelle chez les Évenks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39/40, pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientirovat’sja po rekam u èvenkov Jugo-Vostoka Sibiri. Sistema prostranstvennoj, socjalnoj i ritual’noj orientacii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnograficheskoe obozrenie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’orienter avec les rivières chez les Évenks du Sud-Est sibérien. Un système d’orientation spatial, identitaire et rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies of Amur Area. International periodic collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Évenks de Sibérie méridionale ont modifié le rituel sur le gibier tué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et adaptations sédentaires chez les Evenks de Sibérie postsoviétique: &amp;quot;jouer&amp;quot; pour vivre avec et sans chamanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38-39, pp.506-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesni, tancy i slova – osnovy ritual'noj igry èvenkov. Sistematičeskij, terminologičeskij i semantičeskij analiz 28 ritual'nyx pesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradicionnaja kul'tura Vostoka Azii. Vypusk V, Blagoveščensk, Sibirskoe Otdelenie Rossijkoj Akademii Nauk, AMGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.289-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenkijskaja « igra » èvi-/ikè- : meždu igroj i ritual'nym dejstviem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiovedenie - Study of religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007-1, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques rituelles contemporaines en Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'EPHE Ve section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2002-2003 (111), pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du chamane. Pratiques chamaniques contemporaines en Sibérie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions &amp; Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°5 nov.-déc., pp.39-41, 35, 40, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'orienter avec les rivières chez les Évenks du Sud-Est sibérien. Un système d'orientation spatial, identitaire et rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36-37, pp.95-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'oubli à la reconstruction d'un rituel collectif. L'Ikènipkè des Évenks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sibérie. Paroles et mémoires (28-29), pp.169-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenk, Toungouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www.necep.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenks de Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité Institut Polaire- IFRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Campagne d'été 1999-2000, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïga, le berceau des Evenks. Les représentations de la nature chez un peuple altaïque de Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78-81, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant qu'il y aura des rennes, il y aura des Évenks,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sibériennes, IRENISE-CNRS Institut d'études slaves (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, II, pp.459-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoles nomades en Sibérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23-24 (Repenser l'école. Témoignage et expériences éducatives en milieu autochtone), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Educators International Global Conversation Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Science Summit Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Vienna, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing Knowledge about Climate Change with Indigenous Societies in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Educators International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polar Educators International, Apr 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Hypotheses about the correlations between Reindeer Herding / Hunting Even and Evenki Economics and their Kinship Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Culture Contact in North-Eastern Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Sprachwissenschaft, University of Münster, Germany, Apr 2022, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing knowledge about climate change with Indigenous Societies in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in the Arctic and its impact on cryosphere and permafrost regions – a transdisciplinary approach Gateway to the Arctic VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of Scientific Knowledge about Climate Change in Siberia with Indigenous Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceiving Arctic Change: Climate, Society and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACCSS, Oct 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emic Climate Science of the Evenki Reindeer Herders. Siberian Indigenous Environmental Knowledge for Redefining an Extreme Event and Integrating Indigenous Knowledge into IPCC and IPBES Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall conference 2020, Science and Society: Social and Behavioral Sciences I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2020, Online (Covid 19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arctic Indigenous Peoples in Siberia Observe Changes in Climate and Biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian-French Arctic Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSHU-UVSQ, Nov 2020, Online (Covid 19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Anthropology, Indigenous Knowledge and Climate Change in Siberia: Six Years of Experience of Community-Based Transdisciplinary Observatories and Co-Production From Observations of Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDU-ARCTIC Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Academy of Science and OVSQ, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Knowledge and Science Co-Production in Siberia: Documenting an Indigenous Science for Understanding Environmental Norms and Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week II - OVSQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Europe and Foreign Affairs, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution of Indigenous Knowledge to Social and Environmental Sciences: Indigenous Knowledge, Anthropology and Environmental Studies (C-B Observatories and Knowledge Co-Production)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Arctic - impact of new technologies and traditional know-how</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arctic Indigenous Peoples in Siberia Observe Changes in Climate and Biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Russian Workshop on Environmental Changes in Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Community-Based Observatories for Monitoring Pollution of the Environment in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Directions in French Polar Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSU, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian Indigenous Knowledge and Anthropology for Understanding a Changing Cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Arctic crossroad”: exploring new perspectives in the era of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESRI, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Years of Experience of Community-Based Transdisciplinary Observatories in Siberia: Climate/Environmental Monitoring, & Knowledge Co-Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceiving Arctic Change: Climate, Society And Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd Arctic Science Ministerial side event, Oct 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Based Transdisciplinary Observatories In Siberia: Co-production from Observations of Climate Change and Changes in Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week I. OVSQ. Climate and Environmental Changes. Global Changes in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSQ, CNRS, Dec 2018, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siberian Reindeer Herders facing Climate change: observation and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience in a Time of Uncertainty: Indigenous peoples and climate change International Conference COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARIS, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Chinese and Russian Evenki Meet: Border Reindeer Herders’ Cross-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Environment Relations: Memories, Narratives and Practices in Siberia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius University, May 2015, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekotorye osobennosti realizacii glasnyx i soglasnyx evenkijskogo jazyka i ix oboznačenie na pis’me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Morozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolelaja A.N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nekotorye osobennosti realizacii glasnyx i soglasnyx evenkijskogo jazyka i ix oboznačenie na pis’me</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Blagovescensk, Russia. pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Évenk éleveurs de rennes de Chine et de Russie : comparaisons et regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Terrains mobiles, terrains changeants : méthodes d’étude du nomadisme aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI « Nomadisme, sociétés et environnement en Asie centrale et septentrionale, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravnenie izmenenij v sibirskix kochevyx xozjajstvax: olonevodstvo i oxota u tungusov (Respublika Sakha (Jakutija) i Amurskaja oblastj)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liga BAMa 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tynda, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion duelle de l'espace à long terme chez les Évenks éleveurs de rennes et chasseurs des Monts Stanovoï : interférences ou cohérences des zones sauvages et humanisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les civilisations du renne d'hier et aujourd'hui. Approches ethnohistoriques, archéologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Antibes, France. pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evropejskij antropologičeskij naučyj vzgljad o sibirskom narode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northen Asia and America through ethnological researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Yakutsk, Russia. pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes actuelles de chamanisme en Sibérie chez les Evenks et les Iakoutes (Iakoutie et région de l'Amour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Congrès du Réseau Asie, Thème VI « Politique et religion », atelier « Chamanisme et gestion des maux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soxranenie nematerial'noj kul'tury u èvenkov olenevodov-oxotnikov Južnoj-Jakutii i Amurskoj Oblasti,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saveguarding of Traditional Culture and Folklore in the Region of Siberia of the Russian Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Yakutsk, Russia. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Èksperimental'naja obrazovatel'naja programma francuzsko-èvenkijskoj kočevoj školy. Obščaja obstanovka problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problemy profecional'nogo obrazovanija c perexodom na novyj gosudarstvennyj standart, Nerungri, Université Gouvernementale de Iakoutsk,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nerungri, Russie. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Klimawandel aus Sicht der Wissenschaft der sibirischen indigenen Bevölkerung (Evenken)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Kasten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Kasten Mensch und Natur in Sibirien: Umweltwissen und nachhaltige Naturbeziehungen in Zeiten des Klimawandels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturstiftung Sibirien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-161, 2022, 978-3-942883-74-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenkiiskii kontsept onnir: chelovek, dukhi, sled, deistviia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova,; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, Institute of Ethnology and Anthropology, Russian Academy of Science, Nauka, pp.513-519, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional environmental knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova,; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute of Ethnology and Anthropology, Russian Academy of Science, Nauka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-472, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reki v sisteme prostranstvennoi, sotsial'noi i ritual'noi orientatsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.I. Missonova; A.A. Sirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunguso-man'chzhurskie narody Sibiri i Dal'nego vostoka: Evenki. Eveny. Negidal'tsy, Uil'ta, Nanaitsy, Ul'chi, Udegeitsy, Oroch, Tazy [The Tungus-Manchu peoples of Siberia and the Far East: Evenki. Even. Neghidal. Uil’ta, Nanai, Ulch, Udhegei, Oroch, Taz. Nanais. Ulchi. Udege. Orochi. Tazy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narody i Kultury, Institute of Ethnology and Anthropology, Russian Academy of Science. Nauka, pp.402-416, 2022, 978-5-02-040928-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izmeneniye klimata s tochki zreniya nauki korennykh narodov Sibiri (evenkov)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Egorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Kasten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chelovek i priroda v Sibiri: Ekologicheskiye znaniya i ustoychivyye prirodnyye otnosheniya vo vremena izmeneniya klimata [Man and nature in Siberia: Ecological knowledge and sustainable natural relations in times of climate change]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kulturstiftung Sibirien, pp.121-161, 2022, 978-3-942883-75-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas léger sur la Terre des peuples des neiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">co-édition La vie-Le Monde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Terre : comment l'Homme a dominé la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-81, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Siberian Indigenous Knowledge System for Understanding Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific International Project Interact II. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT - Stories of Arctic Science II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Devices for Safeguarding Indigenous Languages and Cultures (Eastern Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Varlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Keptuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Indigenous Peoples in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-75, 2020, 9780367220396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un recours aux collaborations entre savoirs scientifiques et savoirs autochtones de l’Arctique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Groenland : climat, Ecosystème et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.310-311, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’enfants Toungouses : imitation des adultes ou médiation avec les esprits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances. Pratiques, croyances et inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.228-262, 2014, 978-2-271-07350-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des Evenks chasseurs et éleveurs de la taiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-60, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caravanes évenkes : une hiérarchie spatiale mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-76, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité passée et présente du nomadisme toungouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-62, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taiga sibérienne, forêt boréale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie central et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-30, 2014, 978-2-200-27537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nomadic School in Siberia Among Evenk Reindeer Herders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keeping Languages Alive: Documentation, Pedagogy and Revitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.140-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and applied anthropology in Siberia: Questions and solutions concerning a nomadic school among Evenk reindeer herders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kulturstiftung Siberien SEC Publication. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustaining Indigenous Knowledge: Learning tools and Community Initiatives for Preserving Endagered Languages and Local Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-127, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tungusic community, which brought us the term ‘shaman’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian side of the world. Editorials on Asia and the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-463, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Spirit-charged’ Animals in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford, Berghahn Books. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animism in Rainforest and Tundra. Personhood. Personhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-129, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et l'animal unis à travers les âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Geigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Karlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenorkian, Robert and Raccurt, Mireille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes polaires : Hommes et biodiversités des défis pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renne domestique, renne sauvage face au réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication INEE / Prospective polaire, édition du Cherche Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Raccurt &amp; R. Chernokian (eds), Mondes polaires. Hommes et biodiversités des défis pour la sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-145, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and Persistence of Cultural Landscape among the Siberian Evenkis: two conceptions of “sacred” Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walnut Creek, California, Left Coast Press Inc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, in P. Jordan (ed.), Landscape and Culture in Northern Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces Toungouses de qui nous vient le mot « chamane »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.-F. Sabouret (ed.), Asie-Monde. Chroniques sur l’Asie et le Pacifique, 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.527-532, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion duelle de l’espace à long terme chez les Évenks éleveurs de rennes et chasseurs des Monts Stanovoï : interférences ou cohérences des zones sauvages et humanisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Beyries et V. Vaté, Les civilisations du renne d’hier et aujourd’hui. Approches ethnohistoriques, archéologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-88, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectes et norme écrite en évenk contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.M.J. Fernandez-Vest (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues ouraliennes aujourd'hui. Approches linguistiques et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion (éd.), pp.433-446, 2005, Bibliothèque de l'École des Hautes Études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évenk, Évène, Néghidale, Oultches, Oroks, Orotche, Oudéghéï, Iakoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Peuples, Sociétés d'Afrique, d'Amérique, d'Asie et d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.94, 229, 249, 251-252, 279, 325, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-environment relationships in Siberia and Northeast China. Knowledge, rituals, mobility and politics among the Tungus peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Brandišauskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arctic Indigenous Knowledge System of Landscape, Climate, and Human interactions. Evenki Reindeer Herders and Hunters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">467 p., 2017, 978-3-942883-31-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even tales of Dar'iia Mikhailovna Osenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Matic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">160 p., 2013, 978-3-942883-15-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction of Indigenous and Scientific Knowledge as a response to Global Change in the Arctic: Case studies from Eurasian reindeer herding peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">White papers and short statements for Arctic Observing System 2016, Fairbanks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Evenki analysis of the snow cover in the Siberian taiga. Film, 12m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School on the Move. Film 56 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évenks : Chants rituels des nomades de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Tourism among the Orochon-Evenk in Towns, Villages and Forests (Southern Yakutia and neighbouring Amur region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen Gabyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POLARIS project. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in Southern Yakutia among Indigenous Minorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] POLARIS project. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre d'Etudes Mongoles et Sibériennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte N. Hamayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sputo-Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02091935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOMADISME ET ADAPTATIONS SÉDENTAIRES CHEZ LES ÉVENKS DE SIBÉRIE POSTSOVIÉTIQUE : « JOUER » POUR VIVRE AVEC ET SANS CHAMANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lavrillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ÉCOLE PRATIQUE DES HAUTES ÉTUDES, Sorbonne V ème section, SCIENCES RELIGIEUSES, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavrillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gabyshev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Mati&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01701004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-020-01467-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Egorova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Makarova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Lomovtseva-Adukanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Yu. Sem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22250/2072-8662.2021.3.32-51" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/aa.57.1.72" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Brandi&#353;auskas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rojo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolanda Chondan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chechek Chondan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Morozova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibalin V.S/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247413000284" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolelaja A.N." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Egorova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dh-north.org/publikationen/mensch-und-natur-in-sibirien/en" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iea-ras.ru/?product_cat=&#1082;&#1085;&#1080;&#1075;&#1080;-2023&amp;amp;paged=2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Varlamov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Keptuke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152846v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Matic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nakashima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debats" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecomte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02091935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte N. Hamayon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02573850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lavrillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gabyshev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Mati&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01701004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-020-01467-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Egorova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Makarova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Lomovtseva-Adukanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Yu. Sem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22250/2072-8662.2021.3.32-51" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/aa.57.1.72" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Brandi&#353;auskas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.3088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rojo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolanda Chondan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chechek Chondan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2856" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Morozova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibalin V.S/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247413000284" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.779" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vat&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolelaja A.N." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Egorova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dh-north.org/publikationen/mensch-und-natur-in-sibirien/en" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iea-ras.ru/?product_cat=&#1082;&#1085;&#1080;&#1075;&#1080;-2023&amp;amp;paged=2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Varlamov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Keptuke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152846v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Matic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Nakashima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debats" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecomte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02091935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte N. Hamayon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Wenker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02573850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>