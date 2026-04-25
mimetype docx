--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1737,221 +1737,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du Chasséen montpelliérain : premiers résultats des fouilles préventives du site de la ZAC Saint-Antoine à Saint-Aunès (Hérault).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Insularity on Morphologies and Techniques. The Aceramic Neolithic Bone Tools from Khirokitia (Cyprus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Méridionales de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint-Georges-de-Didonne/Royan, France</w:t>
+              <w:t xml:space="preserve">6th Congress of the Worked Bone Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058936v1</w:t>
+                <w:t xml:space="preserve">halshs-01562129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Insularity on Morphologies and Techniques. The Aceramic Neolithic Bone Tools from Khirokitia (Cyprus).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évolution du Chasséen montpelliérain : premiers résultats des fouilles préventives du site de la ZAC Saint-Antoine à Saint-Aunès (Hérault).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Furestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cockin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Congress of the Worked Bone Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.7-15</w:t>
+              <w:t xml:space="preserve">Rencontres Méridionales de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Georges-de-Didonne/Royan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562129v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidence on the bone reduction techniques from Khirokitia – Cyprus (7th millennium cal BC)</w:t>
               </w:r>
@@ -2091,360 +2091,360 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Oboukhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Garmond; Isabelle Sidéra. </w:t>
+              <w:t xml:space="preserve">Nicolas Garmond; Isabelle Sidéra éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’émergence du Chasséen en question. Les enceintes de Beaumont « le Crot aux Moines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.151-184, 2024, Ensemble, 978-2-84016-539-2</w:t>
+              <w:t xml:space="preserve">, pp.151-184, 2024, Coll. Ensemble, 978-2-84016-539-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04350537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
+                <w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Baillet</w:t>
+                <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabell Schmidt; João Cascalheira; Nuno Bicho; Gerd-Christian Weninger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
+              <w:t xml:space="preserve">Human Adaptations to the Last Glacial Maximum. The Solutrean and its Neighbors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.65-88, 2019, 978-1-5275-3848-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473149v2</w:t>
+                <w:t xml:space="preserve">halshs-03023521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t>
+                <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bouché</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Adaptations to the Last Glacial Maximum. The Solutrean and its Neighbors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.65-88, 2019, 978-1-5275-3848-1</w:t>
+              <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03023521v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for New Methodologies for Studying Bone, Antler and Tooth Industry First Setting of Image Analysis</w:t>
               </w:r>
@@ -2516,103 +2516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du Chasséen montpelliérain: premiers résultats des fouilles préventives du site de la ZAC Saint-Antoine à Saint-Aunès (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cockin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perrin, Thomas and Sénépart, Ingrid and Cauliez, Jessie and Thirault, Eric and Bonnardin, Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamismes et rythmes évolutifs des sociétés de la Préhistoire récente. Actualité de la recherche : Actes des 9e Rencontres Méridionales de Préhistoire Récente, Saint-Georges-de-Didonne (17) - 8 &amp; 9 octobre 2010</w:t>
@@ -2645,103 +2645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du Chasséen montpelliérain : premiers résultats des fouilles préventives du site de la ZAC Saint-Antoine à SaintAunès (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cockin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in PERRIN (T.) et al., Dynamismes et rythmes évolutifs des sociétés de la Préhistoire récente. Actualités de la recherche. Actes des 9e Rencontres Méridionales de Préhistoire récente, Saint-Georges-deDidonne (17), 8-9 octobre 2010. Toulouse : Archives d'Ecologie Préhistorique, p. 197-214.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
@@ -3273,77 +3273,311 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie au plus près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02137986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal, source de matières premières à &amp;quot;La Garenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00169553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close to the bone object Microscopy and imaging Department - MAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3372,73 +3606,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Heritage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le industrie in materia dura animale di Colle Santo Stefano di Ortucchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3454,360 +3688,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Convegno di Archeologia il Fucino e le aree limitrofe nell’antichita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Avezzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04521153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Needles and Soft Vegetal Working: Example of Khirokitia (7th millenium cal. B.C. - Cyprus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prehistoric Technology 40 years later: Functional Analysis and the Russian Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vérona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04521157v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">halshs-00169553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3994,51 +3994,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32460E30"/>
+    <w:nsid w:val="5684CB27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4225,51 +4225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-legrand-pineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243442424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156707242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2009.5302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Radi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/009346908791071196" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13434" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Horta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Santander" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Amira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gourlin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cockin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Oboukhoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozalia Christidou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Scheinsohn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-legrand-pineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243442424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156707242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2009.5302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Radi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/009346908791071196" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13434" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Horta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Santander" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Amira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gourlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cockin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Oboukhoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozalia Christidou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Scheinsohn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>