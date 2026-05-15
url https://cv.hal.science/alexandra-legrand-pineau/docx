--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -3994,51 +3994,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5684CB27"/>
+    <w:nsid w:val="B362FD68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>