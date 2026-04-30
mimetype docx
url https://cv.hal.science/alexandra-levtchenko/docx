--- v1 (2026-03-30)
+++ v2 (2026-04-30)
@@ -1161,256 +1161,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects in the passivating buffer (i) a-Si:H layer of a-Si:H/c-Si heterojunction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Effective Defects States by Varying the Thickness of Passivating (i)a-Si:H Layer in a-Si :H/c-Si Heterojunction Solar Cell Using Coplanar Conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344064v1</w:t>
+                <w:t xml:space="preserve">hal-02344024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Effective Defects States by Varying the Thickness of Passivating (i)a-Si:H Layer in a-Si :H/c-Si Heterojunction Solar Cell Using Coplanar Conductance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defects in the passivating buffer (i) a-Si:H layer of a-Si:H/c-Si heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">JNPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344024v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
               </w:r>
@@ -1448,51 +1448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t>
@@ -3425,51 +3425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammed Salim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Aider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c22032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Provost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyssa Derj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500579" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdermott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Puel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400511" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900411" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uvarov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morozov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudryashov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000256" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammed Salim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Aider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c22032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Provost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyssa Derj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500579" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdermott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Puel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400511" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900411" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uvarov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morozov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudryashov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000256" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>