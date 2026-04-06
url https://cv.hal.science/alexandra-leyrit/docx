--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,332 +100,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New economic and social business models to support young entrepreneurs</w:t>
+                <w:t xml:space="preserve">Expanding sustainability thinking in vocational education in arts and crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Libran Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077324v1</w:t>
+                <w:t xml:space="preserve">hal-05076539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding sustainability thinking in vocational education in arts and crafts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New economic and social business models to support young entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Libran Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kuntz</w:t>
+                <w:t xml:space="preserve">Veli-Pekka Räty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076539v1</w:t>
+                <w:t xml:space="preserve">hal-05077324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the dimensions of social inclusion in vocational education in arts and crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli-Pekka Räty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Libran Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -460,103 +460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skill needs assessment for the arts and crafts sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bardin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eva Libran Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1142,260 +1142,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des compétences psychosociales en promotion de la santé – quelle transposition scientifique ? : élaboration et pré-test d’un questionnaire dans le cadre du projet « Promotion de la santé des enfants par le renforcement des Compétences (CPS) »</w:t>
+                <w:t xml:space="preserve">« Promotion de la santé des enfants par le renforcement des Compétences (CPS) » - dispositif de recherche-intervention en Rhône-Alpes auprès des 7-12 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Leyrit</w:t>
+                <w:t xml:space="preserve">Gwenaelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Boucharlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Suerinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080928v1</w:t>
+                <w:t xml:space="preserve">hal-01080916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Promotion de la santé des enfants par le renforcement des Compétences (CPS) » - dispositif de recherche-intervention en Rhône-Alpes auprès des 7-12 ans.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mesure des compétences psychosociales en promotion de la santé – quelle transposition scientifique ? : élaboration et pré-test d’un questionnaire dans le cadre du projet « Promotion de la santé des enfants par le renforcement des Compétences (CPS) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leyrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Suerinck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080916v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1550,51 +1550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Mart&#237;nez Monteagudo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Delgado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aparisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-83250-133-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.09.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie-Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061819ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Mart&#237;nez Monteagudo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Delgado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aparisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-83250-133-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.09.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie-Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061819ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>