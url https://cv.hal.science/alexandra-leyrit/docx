--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -824,265 +824,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le rôle des stratégies de protection de soi dans la relation entre facteurs scolaires et estime de soi : un enjeu pour la prévention de l’échec scolaire chez les adolescents</w:t>
+                <w:t xml:space="preserve">Difficultés scolaires, stratégies de protection de soi et participation parentale à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leyrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prêteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2012.09.004⟩</w:t>
+              <w:t xml:space="preserve">Revue de Psychoéducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1061819ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952245v1</w:t>
+                <w:t xml:space="preserve">hal-04952288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés scolaires, stratégies de protection de soi et participation parentale à l’adolescence</w:t>
+                <w:t xml:space="preserve">Comprendre le rôle des stratégies de protection de soi dans la relation entre facteurs scolaires et estime de soi : un enjeu pour la prévention de l’échec scolaire chez les adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leyrit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Prêteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Psychoéducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.161-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1061819ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2012.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952288v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-handicap amongst Adolescents: Analysis of a Strategy for Protection of the Self at school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Prêteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40/2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1142,260 +1142,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Promotion de la santé des enfants par le renforcement des Compétences (CPS) » - dispositif de recherche-intervention en Rhône-Alpes auprès des 7-12 ans.</w:t>
+                <w:t xml:space="preserve">Mesure des compétences psychosociales en promotion de la santé – quelle transposition scientifique ? : élaboration et pré-test d’un questionnaire dans le cadre du projet « Promotion de la santé des enfants par le renforcement des Compétences (CPS) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Blanc</w:t>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boucharlat</w:t>
+                <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Simar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080916v1</w:t>
+                <w:t xml:space="preserve">hal-01080928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des compétences psychosociales en promotion de la santé – quelle transposition scientifique ? : élaboration et pré-test d’un questionnaire dans le cadre du projet « Promotion de la santé des enfants par le renforcement des Compétences (CPS) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Promotion de la santé des enfants par le renforcement des Compétences (CPS) » - dispositif de recherche-intervention en Rhône-Alpes auprès des 7-12 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boucharlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tessier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
+                <w:t xml:space="preserve">Josette Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Berger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Suerinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080928v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1550,51 +1550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Mart&#237;nez Monteagudo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Delgado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aparisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-83250-133-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.09.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie-Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061819ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Mart&#237;nez Monteagudo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Delgado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aparisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-83250-133-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie-Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061819ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>