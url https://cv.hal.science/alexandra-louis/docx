--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2293,278 +2293,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomicus update 2015: KaryoView and MatrixView provide a genome-wide perspective to multispecies comparative genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Brassicaceae evolution through ancestral genome reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Armero Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1112⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (262), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-015-0814-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352660v1</w:t>
+                <w:t xml:space="preserve">hal-01281832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Brassicaceae evolution through ancestral genome reconstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomicus update 2015: KaryoView and MatrixView provide a genome-wide perspective to multispecies comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga thi thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Muffato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Roest crollius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (262), </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (D1), pp.D682-D689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-015-0814-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281832v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t>
               </w:r>
@@ -2678,235 +2678,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does the amphioxus genome represent the ancestor of chordates?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Robinson-Rechavi</w:t>
+                <w:t xml:space="preserve">Genomicus: five genome browsers for comparative genomics in eukaryota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Muffato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bfgp/els003⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (D1), pp.D700-D705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352669v1</w:t>
+                <w:t xml:space="preserve">hal-03352666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomicus: five genome browsers for comparative genomics in eukaryota</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+                <w:t xml:space="preserve">How much does the amphioxus genome represent the ancestor of chordates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robinson-Rechavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (D1), pp.D700-D705. </w:t>
+              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.89-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bfgp/els003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352666v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t>
               </w:r>
@@ -3039,51 +3039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomicus: a database and a browser to study gene synteny in modern and ancestral genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muffato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An incremental algorithm for Z-value computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26 (5), pp.402-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3471,51 +3471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Arabidopsis thaliana gene neighborhoods through bibliographic co-citations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07C48FEF"/>
+    <w:nsid w:val="FAB63434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4689,51 +4689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7032-5650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067130488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muffato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01956-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga&#160;thi&#160;thuy Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest&#160;crollius" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Moyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Onuma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz955" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sacerdot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1559-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1333-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minaka Ishibashi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Bengani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Rinkwitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/els003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1156" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muffato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crollius" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq079" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Risler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.3638405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohseni-Zadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Aude" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00003-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q9HC1PJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00011-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRNVNZP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Massau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicaise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Risler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005313" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest-Crollius" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7032-5650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067130488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muffato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01956-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga&#160;thi&#160;thuy Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest&#160;crollius" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Moyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Onuma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz955" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sacerdot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1559-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1333-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minaka Ishibashi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Bengani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Rinkwitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1112" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1156" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/els003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muffato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crollius" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq079" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Risler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.3638405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohseni-Zadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Aude" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00003-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q9HC1PJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00011-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRNVNZP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Massau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicaise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Risler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005313" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest-Crollius" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>