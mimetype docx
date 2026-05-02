--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -467,173 +467,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomicus in 2022: comparative tools for thousands of genomes and reconstructed ancestors</w:t>
+                <w:t xml:space="preserve">Classification of non-coding variants with high pathogenic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga thi thuy Nguyen</w:t>
+                <w:t xml:space="preserve">Lambert Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Thi Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vincens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Louis</w:t>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab1091⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.e1010191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438462v1</w:t>
+                <w:t xml:space="preserve">hal-03698847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atlas of fish genome evolution reveals delayed rediploidization following the teleost whole-genome duplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -642,246 +642,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (9), pp.1685 - 1697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.276953.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of non-coding variants with high pathogenic impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomicus in 2022: comparative tools for thousands of genomes and reconstructed ancestors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga thi thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert Moyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Berthelot</w:t>
+                <w:t xml:space="preserve">Hugues Roest crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (4), pp.e1010191. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (D1), pp.D1025-D1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698847v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RapGreen, an interactive software and web package to explore and analyze phylogenetic trees</w:t>
               </w:r>
@@ -1040,64 +1040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (11), pp.3324 - 3337. </w:t>
@@ -1403,77 +1403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomicus 2018: karyotype evolutionary trees and on-the-fly synteny computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga thi thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Chica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (1), pp.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2446,77 +2446,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomicus update 2015: KaryoView and MatrixView provide a genome-wide perspective to multispecies comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga thi thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Muffato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest crollius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (D1), pp.D682-D689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2678,235 +2678,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomicus: five genome browsers for comparative genomics in eukaryota</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+                <w:t xml:space="preserve">How much does the amphioxus genome represent the ancestor of chordates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robinson-Rechavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1156⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bfgp/els003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352666v1</w:t>
+                <w:t xml:space="preserve">hal-03352669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does the amphioxus genome represent the ancestor of chordates?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Robinson-Rechavi</w:t>
+                <w:t xml:space="preserve">Genomicus: five genome browsers for comparative genomics in eukaryota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Muffato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (2), pp.89-95. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (D1), pp.D700-D705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bfgp/els003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352669v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t>
               </w:r>
@@ -3039,51 +3039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomicus: a database and a browser to study gene synteny in modern and ancestral genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muffato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An incremental algorithm for Z-value computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26 (5), pp.402-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3471,51 +3471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Arabidopsis thaliana gene neighborhoods through bibliographic co-citations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4285,51 +4285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest-Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAB63434"/>
+    <w:nsid w:val="A61A9373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4689,51 +4689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7032-5650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067130488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muffato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01956-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga&#160;thi&#160;thuy Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest&#160;crollius" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Moyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Onuma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz955" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sacerdot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1559-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1333-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minaka Ishibashi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Bengani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Rinkwitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1112" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1156" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/els003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muffato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crollius" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq079" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Risler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.3638405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohseni-Zadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Aude" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00003-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q9HC1PJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00011-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRNVNZP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Massau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicaise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Risler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005313" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest-Crollius" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7032-5650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067130488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muffato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01956-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Moyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga&#160;thi&#160;thuy Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest&#160;crollius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Onuma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz955" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sacerdot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1559-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1333-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minaka Ishibashi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Bengani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Rinkwitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1112" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/els003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1156" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muffato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crollius" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq079" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Risler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.3638405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohseni-Zadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Aude" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00003-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q9HC1PJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00011-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRNVNZP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Massau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicaise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Risler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005313" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest-Crollius" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>