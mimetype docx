--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,4403 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4352 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Louis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandra-louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7032-5650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067130488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=x1W0lkgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Extraction Method: Microwave-AssistedWater Extraction Followed by HILIC-HRMS Analysis to Quantify Hydrophilic Compounds in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Chepca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (223), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo15040223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of hundreds of reference ancestral genomes across the eukaryotic kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.355-366. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-022-01956-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome structures resolve the early diversification of teleost fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Parey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6632), pp.572-575. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.04.07.487469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of non-coding variants with high pathogenic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.e1010191. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1010191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of fish genome evolution reveals delayed rediploidization following the teleost whole-genome duplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Parey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (9), pp.1685 - 1697. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.276953.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomicus in 2022: comparative tools for thousands of genomes and reconstructed ancestors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga thi thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Dufayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest crollius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (D1), pp.D1025-D1031. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkab1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RapGreen, an interactive software and web package to explore and analyze phylogenetic trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), 6 p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqab088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synteny-Guided Resolution of Gene Trees Clarifies the Functional Impact of Whole-Genome Duplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Parey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3324 - 3337. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANISEED 2019: 4D exploration of genetic data for an extended range of tunicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Onuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (D1), pp.D668-D675. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphioxus functional genomics and the origins of vertebrate gene regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Marletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos N. Firbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Maeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozren Bogdanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 564 (7734), pp.64-70. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0734-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomicus 2018: karyotype evolutionary trees and on-the-fly synteny computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga thi thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (D1), pp.D816-D822. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANISEED 2017: extending the integrated ascidian database to the exploration and evolutionary comparison of genome-scale datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Brozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (D1), pp.D718-D725. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx1108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome evolution at the origin of the ancestral vertebrate genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sacerdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-018-1559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative epigenomics in the Brassicaceae reveals two evolutionarily conserved modes of PRC2-mediated gene regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Chica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-017-1333-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to :&amp;quot;Understanding Brassicaceae evolution through ancestral genome reconstruction&amp;quot; (vol 16, 262, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Armero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (64), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-016-0887-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenomicusPlants: a web resource to study genome evolution in flowering plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (1), pp.e4. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcu177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range evolutionary constraints reveal cis-regulatory interactions on the human X chromosome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Naville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minaka Ishibashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemant Bengani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Rinkwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6904. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomicus update 2015: KaryoView and MatrixView provide a genome-wide perspective to multispecies comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga thi thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest crollius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (D1), pp.D682-D689. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku1112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Brassicaceae evolution through ancestral genome reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Armero Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (262), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomicus: five genome browsers for comparative genomics in eukaryota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (D1), pp.D700-D705. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much does the amphioxus genome represent the ancestor of chordates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roest Crollius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robinson-Rechavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bfgp/els003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutada Mungpakdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (6009), pp.1381-1385. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1194167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00544648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomicus: a database and a browser to study gene synteny in modern and ancestral genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Crollius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (8), pp.1119-1121. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genomic features using microsyntenies of domains: Domain teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Risler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (6), pp.867-874. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.3638405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOPROT: a database of clusters of plant proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohseni-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (90001), pp.351D-353. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkh040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An incremental algorithm for Z-value computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (5), pp.402-410. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0097-8485(02)00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Arabidopsis thaliana gene neighborhoods through bibliographic co-citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (5), pp.511-519. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0097-8485(02)00011-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Sequence Comparisons as a Help in Annotating Genomic Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYTE-Sea: the digital infrastructure of ATLASea, the French marine genome sequencing programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Massau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques et bases de données en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Informatique - principes d'utilisation des outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Risler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Databases: Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2001, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npg.els.0005313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of hundreds of reference ancestral genomes across the eukaryotic kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synteny-guided resolution of gene trees clarifies the functional impact of whole genome duplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Parey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest-Crollius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4458,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A61A9373"/>
+    <w:nsid w:val="B0A2A108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4689,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7032-5650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067130488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muffato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01956-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Moyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga&#160;thi&#160;thuy Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest&#160;crollius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Onuma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz955" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sacerdot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1559-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1333-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minaka Ishibashi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Bengani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Rinkwitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1112" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/els003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1156" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muffato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crollius" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq079" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Risler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.3638405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohseni-Zadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Aude" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00003-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q9HC1PJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00011-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRNVNZP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Massau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicaise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Risler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005313" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest-Crollius" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7032-5650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067130488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=x1W0lkgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15040223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muffato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lucas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01956-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Moyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276953.122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga&#160;thi&#160;thuy Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest&#160;crollius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa149" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Onuma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz955" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sacerdot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1559-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1333-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minaka Ishibashi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Bengani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Rinkwitz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7904" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1112" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1156" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/els003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muffato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisnel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crollius" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq079" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Risler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.3638405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohseni-Zadeh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Aude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00003-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q9HC1PJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676436v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00011-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRNVNZP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Massau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicaise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Risler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005313" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765869v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest-Crollius" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>