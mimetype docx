--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -977,408 +977,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synonym of Nephus (Nephus) voeltzkowi Weise (Coleoptera: Coccinellidae), with comments on the origin of a Neartic population and its possible asexual status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prey life‐history influences the evolution of egg mass and indirectly reproductive investment in a group of free‐living insect predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony F G Dixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4949 (1), </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4949.1.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717387v1</w:t>
+                <w:t xml:space="preserve">hal-04142672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and divergence dating of the ladybird beetle tribe Coccinellini Latreille (Coleoptera: Coccinellidae: Coccinellinae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New synonym of Nephus (Nephus) voeltzkowi Weise (Coleoptera: Coccinellidae), with comments on the origin of a Neartic population and its possible asexual status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Nattier</w:t>
+                <w:t xml:space="preserve">Lúcia M. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michel‐salzat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julissa Churata-Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12480⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4949 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4949.1.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211934v1</w:t>
+                <w:t xml:space="preserve">hal-04717387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey life‐history influences the evolution of egg mass and indirectly reproductive investment in a group of free‐living insect predators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+                <w:t xml:space="preserve">Phylogeny and divergence dating of the ladybird beetle tribe Coccinellini Latreille (Coleoptera: Coccinellidae: Coccinellinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michel‐salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lecompte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+                <w:t xml:space="preserve">Lucia M. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony F G Dixon</w:t>
+                <w:t xml:space="preserve">Pascaline Chifflet‐belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.632-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.8438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/syen.12480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142672v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An annotated checklist of ladybeetle species (Coleoptera, Coccinellidae) of Portugal, including the Azores and Madeira Archipelagos</w:t>
               </w:r>
@@ -1511,90 +1511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new species of Nephus (Nephus) (Coleoptera, Coccinellidae) described from Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julissa Churata-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia M. Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zookeys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 962, pp.123--137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1641,51 +1641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First case of parthenogenesis in ladybirds (Coleoptera: Coccinellidae) suggests new mechanisms for the evolution of asexual reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structuring across the range of a widely distributed ladybird: focus on rear-edge populations phenotypically divergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Ameziane Bouanani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,445 +4581,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oviposition deterring infochemicals in ladybirds: the role of phylogeny</w:t>
+                <w:t xml:space="preserve">Phylogeny of ladybirds (Coleoptera: Coccinellidae): Are the subfamilies monophyletic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-009-9304-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (3), pp.833-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2009.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862757v1</w:t>
+                <w:t xml:space="preserve">hal-02062371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of ladybirds (Coleoptera: Coccinellidae): Are the subfamilies monophyletic?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coccinella septempunctata (Coleoptera, Coccinellidae): a species complex?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2009.10.022⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (6), pp.591-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2010.00450.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02062371v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coccinella septempunctata (Coleoptera, Coccinellidae): a species complex?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Marin</w:t>
+                <w:t xml:space="preserve">Oviposition deterring infochemicals in ladybirds: the role of phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (1), pp.251 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-009-9304-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2010.00450.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062378v1</w:t>
+                <w:t xml:space="preserve">hal-01862757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-Specific Myrmecophily and Myrmecophagy in the Tropical Coccinellid Diomus thoracicus in French Guiana</w:t>
               </w:r>
@@ -5665,51 +5665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the study of evolution; American society of Naturalists; Society of Systematic Biologists, May 2025, Athens GA, United States</w:t>
@@ -7487,51 +7487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A03D9DFA"/>
+    <w:nsid w:val="730D966A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7718,51 +7718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-magro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7043-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088052885" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8328-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Borges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.230" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Driss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Narraway" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia M. Almeida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julissa Churata-Salcedo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4949.1.13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel&#8208;salzat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia M. Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet&#8208;belle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12480" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony F G Dixon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Onofre Soares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renato Calado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Franco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Franquinho Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Andrade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1053.64268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.962.51520" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mansion-Vaqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4299" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Catherine Susset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Hemptinne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12342" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Susset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-71.3.556" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsanis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramon-Portugal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babendreier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-017-9807-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12392" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. J. Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1077-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ameziane Bouanani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2288" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Saharaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hemptinne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ndzana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedoussac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Journet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T9VB2GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dewhirst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Birkett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0285-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRW1WTW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saladin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dixon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01626.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLRX3GS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Evans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-0101-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85D110CDB15BD0FFC443626C472EA6F2EE34CF4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/591570" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sloggett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hutchison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9376-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00134.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9481-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5032AC32F47E615E7BB63B44751F0366C64B8CD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magn&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.10.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLW2G87H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00450.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093932v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tene Ghomsi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Gordon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2009.00614.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHRV5GT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862750v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lian Ware" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9129-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B646883B887B09CE07D4F25C24FBA103C1BA971/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bastin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dixon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0357-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF20B81D273AACAB1A54D89D53C25C857C61231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hemptinne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codreanu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grosjean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016589724566" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHR2ST0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jecha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schwander" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Onofre Soares" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutrillaux Am" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Freitas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003841v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Papinot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Trouv&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905262v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ware R" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeus M" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922902v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Majerus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922933v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-magro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7043-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088052885" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8328-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Borges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.230" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Driss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Narraway" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony F G Dixon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8438" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia M. Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julissa Churata-Salcedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4949.1.13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel&#8208;salzat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia M. Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet&#8208;belle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12480" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Onofre Soares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renato Calado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Franco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Franquinho Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Andrade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1053.64268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.962.51520" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mansion-Vaqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4299" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Catherine Susset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Hemptinne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12342" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Susset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-71.3.556" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsanis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramon-Portugal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babendreier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-017-9807-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12392" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. J. Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1077-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ameziane Bouanani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2288" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Saharaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hemptinne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ndzana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedoussac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Journet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T9VB2GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dewhirst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Birkett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0285-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRW1WTW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saladin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dixon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01626.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLRX3GS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Evans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-0101-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85D110CDB15BD0FFC443626C472EA6F2EE34CF4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/591570" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sloggett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hutchison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9376-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00134.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9481-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5032AC32F47E615E7BB63B44751F0366C64B8CD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magn&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.10.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLW2G87H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00450.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093932v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tene Ghomsi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Gordon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2009.00614.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHRV5GT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862750v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lian Ware" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9129-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B646883B887B09CE07D4F25C24FBA103C1BA971/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bastin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dixon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0357-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF20B81D273AACAB1A54D89D53C25C857C61231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hemptinne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codreanu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grosjean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016589724566" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHR2ST0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jecha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schwander" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Onofre Soares" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutrillaux Am" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Freitas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003841v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Papinot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Trouv&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905262v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ware R" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeus M" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922902v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Majerus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922933v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>