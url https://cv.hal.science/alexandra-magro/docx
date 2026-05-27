--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -354,455 +354,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of fatty acid-derived alkaloids produced by species of the ladybird genus Scymnus (Coccinellidae: Coleoptera)</w:t>
+                <w:t xml:space="preserve">Lutter contre les punaises des noiseraies du Sud-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachid Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Tavella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Punaises, 763, pp.32-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910003v1</w:t>
+                <w:t xml:space="preserve">hal-04923816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the overwintering ecology of the hazelnut pest, Palomena prasina (L.) (Hemiptera: Pentatomidae) in a perspective of Integrated Pest Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First report of fatty acid-derived alkaloids produced by species of the ladybird genus Scymnus (Coccinellidae: Coleoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Driss</w:t>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Hamidi</w:t>
+                <w:t xml:space="preserve">Isabel Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Andalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 148 (1), pp.34-48. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jen.13206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908523v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter contre les punaises des noiseraies du Sud-Ouest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Study of the overwintering ecology of the hazelnut pest, Palomena prasina (L.) (Hemiptera: Pentatomidae) in a perspective of Integrated Pest Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bout</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Christophe Andalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148 (1), pp.34-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.13206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923816v1</w:t>
+                <w:t xml:space="preserve">hal-04908523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control needs evolutionary perspectives of ecological interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -875,51 +875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Groom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Misevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -977,408 +977,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey life‐history influences the evolution of egg mass and indirectly reproductive investment in a group of free‐living insect predators</w:t>
+                <w:t xml:space="preserve">New synonym of Nephus (Nephus) voeltzkowi Weise (Coleoptera: Coccinellidae), with comments on the origin of a Neartic population and its possible asexual status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lúcia M. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julissa Churata-Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4949 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.8438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4949.1.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142672v1</w:t>
+                <w:t xml:space="preserve">hal-04717387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synonym of Nephus (Nephus) voeltzkowi Weise (Coleoptera: Coccinellidae), with comments on the origin of a Neartic population and its possible asexual status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Phylogeny and divergence dating of the ladybird beetle tribe Coccinellini Latreille (Coleoptera: Coccinellidae: Coccinellinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michel‐salzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia M. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Chifflet‐belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4949.1.13⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.632-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717387v1</w:t>
+                <w:t xml:space="preserve">hal-03211934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and divergence dating of the ladybird beetle tribe Coccinellini Latreille (Coleoptera: Coccinellidae: Coccinellinae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Michel‐salzat</w:t>
+                <w:t xml:space="preserve">Prey life‐history influences the evolution of egg mass and indirectly reproductive investment in a group of free‐living insect predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia M. Almeida</w:t>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Chifflet‐belle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anthony F G Dixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (3), pp.632-648. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/syen.12480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211934v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An annotated checklist of ladybeetle species (Coleoptera, Coccinellidae) of Portugal, including the Azores and Madeira Archipelagos</w:t>
               </w:r>
@@ -1492,624 +1492,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Nephus (Nephus) (Coleoptera, Coccinellidae) described from Reunion Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.962.51520⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (8), pp.1242-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717191v1</w:t>
+                <w:t xml:space="preserve">hal-03020092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case of parthenogenesis in ladybirds (Coleoptera: Coccinellidae) suggests new mechanisms for the evolution of asexual reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intercropping impacts the host location behaviour and population growth of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mansion-Vaquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: Insects in Agroecosystems, 168 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jzs.12339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404220v1</w:t>
+                <w:t xml:space="preserve">hal-03713224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new species of Nephus (Nephus) (Coleoptera, Coccinellidae) described from Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julissa Churata-Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia M. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 962, pp.123--137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.962.51520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03020092v2</w:t>
+                <w:t xml:space="preserve">hal-04717191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping impacts the host location behaviour and population growth of aphids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mansion-Vaquié</w:t>
+                <w:t xml:space="preserve">First case of parthenogenesis in ladybirds (Coleoptera: Coccinellidae) suggests new mechanisms for the evolution of asexual reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+                <w:t xml:space="preserve">António Lucas Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne‐marie Dutrillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Issue: Insects in Agroecosystems, 168 (1), pp.41-52. </w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), pp.194-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713224v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different phenotypic plastic responses to predators observed among aphid lineages specialized on different host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bertram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Louit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2154,330 +2154,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of chemical defenses along invasion routes: Harmonia axyridis Pallas (Coccinellidae: Coleoptera) as a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Overwintering aggregations are part of Hippodamia undecimnotata’s (Coleoptera: Coccinellidae) mating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Catherine Susset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4299⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0197108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063093v1</w:t>
+                <w:t xml:space="preserve">hal-02104347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwintering aggregations are part of Hippodamia undecimnotata’s (Coleoptera: Coccinellidae) mating system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eline Catherine Susset</w:t>
+                <w:t xml:space="preserve">The evolution of chemical defenses along invasion routes: Harmonia axyridis Pallas (Coccinellidae: Coleoptera) as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Hemptinne</w:t>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0197108. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (16), pp.8344-8353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104347v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bertram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Raimondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2535,482 +2535,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is assessment of oviposition sites using conspecific larval cues a general mechanism in aphidophagous ladybirds (Coccinellidae)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chemical defences of native European coccinellid eggs against intraguild predation by the invasive Asian coccinellid, Harmonia axyridis (Pallas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Katsanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+                <w:t xml:space="preserve">F. Ramon-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babendreier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jen.12342⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (3), pp.385-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-017-9807-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104366v1</w:t>
+                <w:t xml:space="preserve">hal-02062354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwintering Sites Might not be Safe Haven for Hippodamia undecimnotata (Schneider) (Coleoptera: Coccinellidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Using species distribution models to locate animal aggregations: a case study with Hippodamia undecimnotata (Schneider) overwintering aggregation sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Susset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coleopterists Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (3), pp.345-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.12392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1649/0010-065X-71.3.556⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02104356v1</w:t>
+                <w:t xml:space="preserve">hal-02062389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical defences of native European coccinellid eggs against intraguild predation by the invasive Asian coccinellid, Harmonia axyridis (Pallas)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Overwintering Sites Might not be Safe Haven for Hippodamia undecimnotata (Schneider) (Coleoptera: Coccinellidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Susset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Babendreier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-017-9807-y⟩</w:t>
+              <w:t xml:space="preserve">Coleopterists Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (3), pp.556-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1649/0010-065X-71.3.556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062354v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using species distribution models to locate animal aggregations: a case study with Hippodamia undecimnotata (Schneider) overwintering aggregation sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Is assessment of oviposition sites using conspecific larval cues a general mechanism in aphidophagous ladybirds (Coccinellidae)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (3), pp.345-354. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (3), pp.235-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.12392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jen.12342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062389v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The harlequin ladybird, Harmonia axyridis: global perspectives on invasion history and ecology</w:t>
               </w:r>
@@ -3048,51 +3048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Adriaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Berkvens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special section: Drivers, impacts, mechanisms and adaptation in insect invasions, 18 (4), pp.997-1044. </w:t>
@@ -3134,77 +3134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structuring across the range of a widely distributed ladybird: focus on rear-edge populations phenotypically divergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Ameziane Bouanani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3251,64 +3251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of larval tracks in reducing competition between aphid predators and the consequences for biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Acta Societatis Zoologicae Bohemicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3359,51 +3359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Saharaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Zoologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 140 (1), pp.5-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3422,324 +3422,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there an associational resistance of winter pea-durum wheat intercrops towards Acyrthosiphon pisum Harris?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Biogéographie des coccinelles (Coleoptera: Coccinellidae) d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Saharaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entomologie faunistique - Faunistic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062380v1</w:t>
+                <w:t xml:space="preserve">hal-04910465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogéographie des coccinelles (Coleoptera: Coccinellidae) d'Algérie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lounes Saharaoui</w:t>
+                <w:t xml:space="preserve">Is there an associational resistance of winter pea-durum wheat intercrops towards Acyrthosiphon pisum Harris?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ndzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologie faunistique - Faunistic Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138 (8), pp.577-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.12119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910465v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Semiochemicals in Short-Range Location of Aggregation Sites in Adalia bipunctata (Coleoptera, Coccinellidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Susset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dewhirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3815,64 +3815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of intraguild predation in aphidophagous guilds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,64 +3944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body size and the rate of spread of invasive ladybird beetles in North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,51 +4099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,77 +4203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemical ecology of Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Sloggett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hutchison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4376,51 +4376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (1), pp.71-88. </w:t>
@@ -4458,90 +4458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prey availability in time and space is a driving force in life history evolution of predatory insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Onofre Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (6), pp.1307-1319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4587,90 +4587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of ladybirds (Coleoptera: Coccinellidae): Are the subfamilies monophyletic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4755,77 +4755,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoologica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (6), pp.591-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4859,90 +4859,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviposition deterring infochemicals in ladybirds: the role of phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Tene Ghomsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,90 +5164,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical protection of Calvia quatuordecimguttata eggs against intraguild predation by the invasive ladybird Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Lian Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioControl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (1), pp.189 - 200. </w:t>
@@ -5297,51 +5297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of patch quality by ladybirds: relative response to conspecific and heterospecific larval tracks a consequence of habitat similarity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,51 +5349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (1), pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5639,77 +5639,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Jecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the study of evolution; American society of Naturalists; Society of Systematic Biologists, May 2025, Athens GA, United States</w:t>
@@ -5738,90 +5738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the winter ecology of Palomena prasina (L.) (Hemiptera: Pentatomidae) in a perspective of Integrated Pest Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hellenic Entomological Society, Oct 2023, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5846,77 +5846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier cas de parthénogénèse chez les Coccinelles (Coleoptera: Coccinellidae) suggère des nouveaux mécanismes pour l’évolution de la reproduction asexuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecompte Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Onofre Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,51 +5971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of hybridization between invasive and biocontrol individuals of the harlequin ladybird Harmonia axyridis in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,51 +6023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting IOBC / WPRS “Harmonia axyridis and other ladybirds”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Engelberg, Switzerland</w:t>
@@ -6266,51 +6266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l’urbanisation sur la diversité génétique et phénotypique de la coccinelle à deux points (Adalia bipunctata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Papinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6503,77 +6503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical ecology of an invasive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ware R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,90 +6628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications chimiques chez les coccinelles : étude de phylogénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIEC-JIREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6768,64 +6768,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 séquences pédagogiques pour un apprentissage actif de l'Ecologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Educagri éditions, 2022, Approches, 9791027503643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6843,64 +6843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENSEIGNER L'ÉCOLOGIE Une autre approche didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Educagri éditions. 2011, Approches, 978-2-84444-839-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6970,51 +6970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -7045,64 +7045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coccinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Majerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7165,64 +7165,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la place des travaux pratiques dans l’enseignement de l’écologie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux pratiques d’écologie: du terrain au laboratoire, experimenter pour comprendre l’écologie scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri éditions, 2015, 979-10-275-0019-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7487,51 +7487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="730D966A"/>
+    <w:nsid w:val="F010508C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7718,51 +7718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-magro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7043-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088052885" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8328-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Borges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.230" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Driss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Narraway" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony F G Dixon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8438" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia M. Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julissa Churata-Salcedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4949.1.13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel&#8208;salzat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia M. Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet&#8208;belle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12480" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Onofre Soares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renato Calado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Franco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Franquinho Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Andrade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1053.64268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.962.51520" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mansion-Vaqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4299" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Catherine Susset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Hemptinne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12342" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Susset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-71.3.556" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsanis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramon-Portugal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babendreier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-017-9807-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12392" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. J. Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1077-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ameziane Bouanani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2288" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Saharaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hemptinne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ndzana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedoussac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Journet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T9VB2GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dewhirst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Birkett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0285-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRW1WTW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saladin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dixon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01626.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLRX3GS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Evans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-0101-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85D110CDB15BD0FFC443626C472EA6F2EE34CF4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/591570" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sloggett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hutchison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9376-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00134.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9481-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5032AC32F47E615E7BB63B44751F0366C64B8CD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magn&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.10.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLW2G87H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00450.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093932v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tene Ghomsi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Gordon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2009.00614.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHRV5GT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862750v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lian Ware" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9129-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B646883B887B09CE07D4F25C24FBA103C1BA971/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bastin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dixon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0357-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF20B81D273AACAB1A54D89D53C25C857C61231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hemptinne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codreanu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grosjean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016589724566" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHR2ST0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jecha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schwander" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Onofre Soares" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutrillaux Am" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Freitas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003841v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Papinot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Trouv&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905262v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ware R" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeus M" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922902v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Majerus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922933v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-magro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7043-0845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088052885" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8328-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Driss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Borges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Narraway" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia M. Almeida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julissa Churata-Salcedo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4949.1.13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel&#8208;salzat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia M. Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet&#8208;belle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12480" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony F G Dixon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Onofre Soares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renato Calado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Franco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Franquinho Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Andrade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1053.64268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mansion-Vaqui&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.962.51520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Catherine Susset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Hemptinne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4299" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsanis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramon-Portugal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babendreier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-017-9807-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Susset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12392" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-71.3.556" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. J. Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1077-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ameziane Bouanani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2288" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Saharaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hemptinne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910465v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ndzana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedoussac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Journet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12119" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T9VB2GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dewhirst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Birkett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0285-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRW1WTW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saladin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dixon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01626.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLRX3GS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Evans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-0101-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85D110CDB15BD0FFC443626C472EA6F2EE34CF4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/591570" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sloggett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hutchison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9376-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00134.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9481-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5032AC32F47E615E7BB63B44751F0366C64B8CD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magn&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.10.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLW2G87H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00450.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093932v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tene Ghomsi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Gordon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2009.00614.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHRV5GT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862750v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lian Ware" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9129-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B646883B887B09CE07D4F25C24FBA103C1BA971/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bastin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dixon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0357-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF20B81D273AACAB1A54D89D53C25C857C61231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hemptinne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codreanu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grosjean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016589724566" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHR2ST0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jecha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schwander" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Onofre Soares" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutrillaux Am" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Freitas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003841v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Papinot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Trouv&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905262v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ware R" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeus M" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922902v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Majerus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922933v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>