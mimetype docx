--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3371,222 +3371,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques exemples des usages politiques du dialogue et de la fiction utopique dans l’Espagne du Siècle d’or</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Merle</w:t>
+                <w:t xml:space="preserve">[Dossier n°2] Droit, politique et littérature dans l’Espagne du Siècle d’or : le roi, la loi, le procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’oubli dans le monde hispanique et nord méditerranéen / Droit, politique et littérature dans l’Espagne du Siècle d’or, 38, [15 p.]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-spania.38366⟩</w:t>
+              <w:t xml:space="preserve">, 2021, L’oubli dans le monde hispanique et nord méditerranéen / Droit, politique et littérature dans l’Espagne du Siècle d’or, 38, [290 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.37687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061500v1</w:t>
-[...67 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03182487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques exemples des usages politiques du dialogue et de la fiction utopique dans l’Espagne du Siècle d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’oubli dans le monde hispanique et nord méditerranéen / Droit, politique et littérature dans l’Espagne du Siècle d’or, 38, [290 p.]. </w:t>
+              <w:t xml:space="preserve">, 2021, L’oubli dans le monde hispanique et nord méditerranéen / Droit, politique et littérature dans l’Espagne du Siècle d’or, 38, [15 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.37687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.38366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182487v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte rendu] Jean Chesneau, &amp;quot;Voyage de Paris en Constantinople&amp;quot;, édition critique par Lisa Pochmalicki</w:t>
               </w:r>
@@ -4719,1366 +4719,1366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un renouveau de la littérature politique à la cour de Charles Quint ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Convivencia de lenguas y conflictos de poder / Les poètes de l'Empereur, 13, [19 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.21251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langue(s) et nation(s) dans une monarchie composite : l’Espagne à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Langues et nations (XIIIe-XVIIIe siècles), 36, pp.327-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfhip.036.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Merle</w:t>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mémoire des révoltes en Europe à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">stephane jettot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Herrero Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-02425356v1</w:t>
+              <w:t xml:space="preserve">Colloque international : Formes et usages de la mémoire des révoltes et des révolutions en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Madrid, Espagne. 14, Classiques Garnier, 462 p., 2018, (Constitution de la modernité), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08254-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacite et le tactisme en Europe à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Tacite et le tacitisme en Europe à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Reims, France. 19, Honoré Champion, 658 p., 2017, Colloques, congrès et conférences sur le Classicisme, 978-2-7453-3562-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782745335623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mépris de la cour et art de gouverner dans la littérature politique (Espagne, fin XVIe-début XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Le Mépris de la cour : l’inspiration anti-aulique en Europe (XVI e – XVII e siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.251-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El buen gobierno de Prudenciano entre consejo y secreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional - Conflicto y ficción política de los Austrias: Omníbona, una utopía manuscrita del siglo XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Madrid, España. pp.327-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétations et échos des &amp;quot;Comunidades&amp;quot; de Castille de l'historiographie à la réflexion politique dans l'Espagne moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Formes et usages de la mémoire des révoltes et des révolutions en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Madrid, Espagne. pp.65-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08254-5.p.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'or du roi. Libéralité royale et conflits politiques au temps des Habsbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Or, trésor, dette. Les valeurs dans l'Espagne des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.23-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des évêques espagnols à la cour de Charles Quint et des Habsbourg d'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. L’"évêque de cour", de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nanterre, France. pp.209-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;Commentaires politiques&amp;quot; de Juan Alfonso de Lancina : du bon usage de Tacite dans l'Espagne de Charles II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tacite et le tacitisme en Europe à l’époque moderne (XVIe- XVIIIe siècle) - Écriture de l’histoire et conception du pouvoir (2ème partie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Caen, France. pp.451-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lois et coutumes des Turcs vues par les Espagnols au XVIe siècle : entre découverte d’un monde et justification d’un conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découvrir de nouveaux mondes et les définir juridiquement, du Moyen-Âge au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Orléans, France. pp.83-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4595-8.p.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre et paix dans la pensée politique espagnole après 1659 : les &amp;quot;Commentaires politiques&amp;quot; de Juan Alfonso de Lancina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : 1659. La Paix des Pyrénées ou le triomphe de la raison politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.91-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2954-5.p.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gracián y el debate sobre la disimulación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Seminario Internacional : Gracián y sus conceptos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Valencia, España. pp.43-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la liberté de blâmer le roi selon la littérature doctrinale au temps des Habsbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les voies du silence dans l'Espagne des Habsbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.269-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;prince chrétien&amp;quot; dans la pensée de Pedro de Ribadeneyra et de Juan de Mariana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les jésuites et la monarchie catholique, 1565-1615</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.15-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machiavel et la re-fondation des miroirs en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le miroir du prince. Écriture, transmission et réception en Espagne (XIIIe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bordeaux, France. pp.287-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roi dans l’espace. Considérations sur la présence du monarque dans la pensée politique de l’Espagne classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire l'espace au XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Puy-en-Velay, France. pp.111-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425661v1</w:t>
-              </w:r>
-[...225 lines deleted...]
-                <w:t xml:space="preserve">hal-02501584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6347,51 +6347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Testino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17831-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillemont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04471719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12793-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fern&#225;ndez Valladares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/yzh3-0x65" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Guillaume-Alonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3.p.0185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis/3802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/272187" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255191431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05079971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/commerce-file/6638/download" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DXQI7867" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O&#239;ffer-Bomsel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862153v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-partage-du-secret--9782200277208-page-285.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.darb.2013.01.0285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38366" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.322" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.29150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/manuscrits.165" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6870" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7292" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8225" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.284" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.123.0391" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.036.0327" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21251" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4595-8.p.0083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2954-5.p.0091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=stephane jettot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Herrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02501584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782745335623" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Testino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17831-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillemont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04471719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12793-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fern&#225;ndez Valladares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/yzh3-0x65" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Guillaume-Alonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3.p.0185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis/3802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/272187" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255191431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05079971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/commerce-file/6638/download" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DXQI7867" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O&#239;ffer-Bomsel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862153v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-partage-du-secret--9782200277208-page-285.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.darb.2013.01.0285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.322" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.29150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/manuscrits.165" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6870" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7292" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8225" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.284" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.123.0391" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.036.0327" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=stephane jettot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Herrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02501584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782745335623" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4595-8.p.0083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425293v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2954-5.p.0091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>