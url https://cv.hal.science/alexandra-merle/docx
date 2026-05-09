--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -1342,635 +1342,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les temps présents dans la réflexion politique des jésuites espagnols à la fin du règne de Philippe II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Civil; Corinne Lucas Fiorato; Françoise Crémoux; Jean-Louis Fournel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Présent fabriqué (Espagne/Italie - XVe-XVIIe siècles). Tome II. Articulations des temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 555, Classiques Garnier, pp.185-202, 2022, (Rencontres), 978-2-406-13786-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13786-3.p.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La apariencia del príncipe y el arte de gobernar en la literatura política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Mestre Zaragozá; Philippe Rabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serio ludere: Homenaje a Jean-Pierre Étienvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 193, Casa de Velázquez, pp.447-464, 2022, (Collection de la Casa de Velázquez), 978-84-9096-403-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.34157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Pierre Civil; Corinne Lucas Fiorato; Françoise Crémoux; Jean-Louis Fournel. </w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mépris de la cour et art de gouverner dans la littérature politique (Espagne, fin XVIe -début XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Peyrebonne; Alexandre Tarrête; Marie-Claire Thomine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Présent fabriqué (Espagne/Italie - XVe-XVIIe siècles). Tome II. Articulations des temps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13786-3.p.0185⟩</w:t>
+              <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-264, 2018, (Cahiers V. L. Saulnier), 979-10-231-0590-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/DXQI7867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique italienne de François Ier dans les chroniques espagnoles du règne de Charles Quint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Carlos D'Amico; Jean-Louis Fournel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Ier et l'espace politique italien. Etats, domaines et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 548, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École française de Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.421-439, 2018, Collection de l'Ecole française de Rome, 978-2-7283-1340-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1400/272187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La piraterie et la guerre de course en Méditerranée vues par les Espagnols (XVIe-début XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ilda Gilda Mastrorosa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latrocinium maris. Fenomenologia e repressione della pirateria nell’esperienza romana e oltre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Aracne editrice, pp.291-309, 2018, (Il potere e il consenso), 978-88-255-1914-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4399/97888255191431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Merle; Alicia Oïffer-Bomsel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tacite et le tacitisme en Europe à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, Honoré Champion, pp.569-579, 2017, (Colloques, congrès et conférences sur le Classicisme), 978-2-7453-3562-3</w:t>
+              <w:t xml:space="preserve">, 19, Honoré Champion, pp.7-20, 2017, (Colloques, congrès et conférences sur le Classicisme), 978-2-7453-3562-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862145v1</w:t>
+                <w:t xml:space="preserve">hal-02862153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Merle; Alicia Oïffer-Bomsel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tacite et le tacitisme en Europe à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, Honoré Champion, pp.7-20, 2017, (Colloques, congrès et conférences sur le Classicisme), 978-2-7453-3562-3</w:t>
+              <w:t xml:space="preserve">, 19, Honoré Champion, pp.569-579, 2017, (Colloques, congrès et conférences sur le Classicisme), 978-2-7453-3562-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862153v1</w:t>
+                <w:t xml:space="preserve">hal-02862145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de la tyrannie dans la pensée politique de l'Espagne moderne</w:t>
               </w:r>
@@ -4032,260 +4032,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Federico Palomo (coord.), La memoria del mundo: clero, erudición y cultura escrita en el mundo ibérico (siglos XVI-XVIII)</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Rafael Carrasco, La empresa imperial de Carlos V y la España de los albores de la modernidad, Madrid, Cátedra, « Historia. Serie mayor », 2015, 528 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Modelos heroicos decimonónicos, 46-2, [3 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.7292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Federico Palomo (coord.), La memoria del mundo: clero, erudición y cultura escrita en el mundo ibérico (siglos XVI-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, La construcción de la hacienda hispánica en el largo siglo xviii, 46-1, 4 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mcv.6870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe II d'Espagne : construction, diffusion et renouvellement d'une légende noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Légendes noires et identités nationales en Europe, 1, [17 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425139v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02425393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat sur la résistance au tyran dans la littérature politique espagnole des &amp;quot;Comunidades de Castille&amp;quot; à la fin du règne de Philippe II</w:t>
               </w:r>
@@ -4641,1444 +4641,1444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un renouveau de la littérature politique à la cour de Charles Quint ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Convivencia de lenguas y conflictos de poder / Les poètes de l'Empereur, 13, [19 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.21251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue(s) et nation(s) dans une monarchie composite : l’Espagne à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Langues et nations (XIIIe-XVIIIe siècles), 36, pp.327-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhip.036.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tyrannie du valido dans la pensée politique espagnole au temps de Lerma et d’Olivarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 256, pp.391-409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.123.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">Un renouveau de la littérature politique à la cour de Charles Quint ?</w:t>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations et échos des &amp;quot;Comunidades&amp;quot; de Castille de l'historiographie à la réflexion politique dans l'Espagne moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Langue(s) et nation(s) dans une monarchie composite : l’Espagne à l’époque moderne</w:t>
+              <w:t xml:space="preserve">Colloque international : Formes et usages de la mémoire des révoltes et des révolutions en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Madrid, Espagne. pp.65-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08254-5.p.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mépris de la cour et art de gouverner dans la littérature politique (Espagne, fin XVIe-début XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-02425352v1</w:t>
+              <w:t xml:space="preserve">Colloque international - Le Mépris de la cour : l’inspiration anti-aulique en Europe (XVI e – XVII e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.251-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El buen gobierno de Prudenciano entre consejo y secreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional - Conflicto y ficción política de los Austrias: Omníbona, una utopía manuscrita del siglo XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Madrid, España. pp.327-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'or du roi. Libéralité royale et conflits politiques au temps des Habsbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Or, trésor, dette. Les valeurs dans l'Espagne des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.23-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des évêques espagnols à la cour de Charles Quint et des Habsbourg d'Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. L’"évêque de cour", de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nanterre, France. pp.209-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Commentaires politiques&amp;quot; de Juan Alfonso de Lancina : du bon usage de Tacite dans l'Espagne de Charles II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tacite et le tacitisme en Europe à l’époque moderne (XVIe- XVIIIe siècle) - Écriture de l’histoire et conception du pouvoir (2ème partie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Caen, France. pp.451-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois et coutumes des Turcs vues par les Espagnols au XVIe siècle : entre découverte d’un monde et justification d’un conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvrir de nouveaux mondes et les définir juridiquement, du Moyen-Âge au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Orléans, France. pp.83-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4595-8.p.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre et paix dans la pensée politique espagnole après 1659 : les &amp;quot;Commentaires politiques&amp;quot; de Juan Alfonso de Lancina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : 1659. La Paix des Pyrénées ou le triomphe de la raison politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.91-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2954-5.p.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracián y el debate sobre la disimulación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Seminario Internacional : Gracián y sus conceptos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Valencia, España. pp.43-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté de blâmer le roi selon la littérature doctrinale au temps des Habsbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Les voies du silence dans l'Espagne des Habsbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.269-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;prince chrétien&amp;quot; dans la pensée de Pedro de Ribadeneyra et de Juan de Mariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Les jésuites et la monarchie catholique, 1565-1615</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.15-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machiavel et la re-fondation des miroirs en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le miroir du prince. Écriture, transmission et réception en Espagne (XIIIe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bordeaux, France. pp.287-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi dans l’espace. Considérations sur la présence du monarque dans la pensée politique de l’Espagne classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire l'espace au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Puy-en-Velay, France. pp.111-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mémoire des révoltes en Europe à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">stephane jettot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Herrero Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Formes et usages de la mémoire des révoltes et des révolutions en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Madrid, Espagne. 14, Classiques Garnier, 462 p., 2018, (Constitution de la modernité), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08254-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tacite et le tactisme en Europe à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Tacite et le tacitisme en Europe à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Reims, France. 19, Honoré Champion, 658 p., 2017, Colloques, congrès et conférences sur le Classicisme, 978-2-7453-3562-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14375/NP.9782745335623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501584v1</w:t>
-              </w:r>
-[...954 lines deleted...]
-                <w:t xml:space="preserve">halshs-02425661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6347,51 +6347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Testino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17831-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillemont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04471719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12793-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fern&#225;ndez Valladares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/yzh3-0x65" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Guillaume-Alonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3.p.0185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis/3802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/272187" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255191431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05079971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/commerce-file/6638/download" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DXQI7867" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O&#239;ffer-Bomsel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862153v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-partage-du-secret--9782200277208-page-285.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.darb.2013.01.0285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.322" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.29150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/manuscrits.165" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6870" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7292" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8225" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.284" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.123.0391" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.036.0327" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=stephane jettot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Herrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02501584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782745335623" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4595-8.p.0083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425293v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2954-5.p.0091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Testino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17831-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillemont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04471719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12793-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fern&#225;ndez Valladares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/yzh3-0x65" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Guillaume-Alonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3.p.0185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061904v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05079971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/commerce-file/6638/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DXQI7867" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis/3802" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/272187" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255191431" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O&#239;ffer-Bomsel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-partage-du-secret--9782200277208-page-285.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.darb.2013.01.0285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.322" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.29150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/manuscrits.165" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7292" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6870" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425139v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8225" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.284" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.036.0327" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.123.0391" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4595-8.p.0083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2954-5.p.0091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=stephane jettot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Herrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02501584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782745335623" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>