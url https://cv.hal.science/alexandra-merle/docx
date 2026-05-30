--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1342,635 +1342,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La apariencia del príncipe y el arte de gobernar en la literatura política</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marina Mestre Zaragozá; Philippe Rabaté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serio ludere: Homenaje a Jean-Pierre Étienvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 193, Casa de Velázquez, pp.447-464, 2022, (Collection de la Casa de Velázquez), 978-84-9096-403-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.34157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les temps présents dans la réflexion politique des jésuites espagnols à la fin du règne de Philippe II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Civil; Corinne Lucas Fiorato; Françoise Crémoux; Jean-Louis Fournel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Présent fabriqué (Espagne/Italie - XVe-XVIIe siècles). Tome II. Articulations des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 555, Classiques Garnier, pp.185-202, 2022, (Rencontres), 978-2-406-13786-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13786-3.p.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Marina Mestre Zaragozá; Philippe Rabaté. </w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique italienne de François Ier dans les chroniques espagnoles du règne de Charles Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Carlos D'Amico; Jean-Louis Fournel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serio ludere: Homenaje a Jean-Pierre Étienvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.cvz.34157⟩</w:t>
+              <w:t xml:space="preserve">François Ier et l'espace politique italien. Etats, domaines et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.421-439, 2018, Collection de l'Ecole française de Rome, 978-2-7283-1340-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/272187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La piraterie et la guerre de course en Méditerranée vues par les Espagnols (XVIe-début XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ilda Gilda Mastrorosa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latrocinium maris. Fenomenologia e repressione della pirateria nell’esperienza romana e oltre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Aracne editrice, pp.291-309, 2018, (Il potere e il consenso), 978-88-255-1914-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4399/97888255191431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mépris de la cour et art de gouverner dans la littérature politique (Espagne, fin XVIe -début XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Peyrebonne; Alexandre Tarrête; Marie-Claire Thomine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-264, 2018, (Cahiers V. L. Saulnier), 979-10-231-0590-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/DXQI7867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Merle; Alicia Oïffer-Bomsel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tacite et le tacitisme en Europe à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, Honoré Champion, pp.7-20, 2017, (Colloques, congrès et conférences sur le Classicisme), 978-2-7453-3562-3</w:t>
+              <w:t xml:space="preserve">, 19, Honoré Champion, pp.569-579, 2017, (Colloques, congrès et conférences sur le Classicisme), 978-2-7453-3562-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862153v1</w:t>
+                <w:t xml:space="preserve">hal-02862145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Oïffer-Bomsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Merle; Alicia Oïffer-Bomsel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tacite et le tacitisme en Europe à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, Honoré Champion, pp.569-579, 2017, (Colloques, congrès et conférences sur le Classicisme), 978-2-7453-3562-3</w:t>
+              <w:t xml:space="preserve">, 19, Honoré Champion, pp.7-20, 2017, (Colloques, congrès et conférences sur le Classicisme), 978-2-7453-3562-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862145v1</w:t>
+                <w:t xml:space="preserve">hal-02862153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de la tyrannie dans la pensée politique de l'Espagne moderne</w:t>
               </w:r>
@@ -2694,169 +2694,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Espagnols et le monde ottoman : jeux de construction (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres et construction des identités. Espagne et Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, pp.13-32, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La guerre juste contre les Turcs et la monarchie catholique au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Merle; Annie Molinié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espagne et ses guerres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, pp.307-324, 2004, Iberica, 2-84050-329-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425652v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02425653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gloire de Lépante et le désastre de l’Invincible Armada : bilan d’un règne dans les Histoires espagnoles et étrangères (fin XVIe-début XVIIe siècle)</w:t>
               </w:r>
@@ -3371,222 +3371,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Dossier n°2] Droit, politique et littérature dans l’Espagne du Siècle d’or : le roi, la loi, le procès</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
+                <w:t xml:space="preserve">Quelques exemples des usages politiques du dialogue et de la fiction utopique dans l’Espagne du Siècle d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’oubli dans le monde hispanique et nord méditerranéen / Droit, politique et littérature dans l’Espagne du Siècle d’or, 38, [290 p.]. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, L’oubli dans le monde hispanique et nord méditerranéen / Droit, politique et littérature dans l’Espagne du Siècle d’or, 38, [15 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.38366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Dossier n°2] Droit, politique et littérature dans l’Espagne du Siècle d’or : le roi, la loi, le procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.37687⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Merle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’oubli dans le monde hispanique et nord méditerranéen / Droit, politique et littérature dans l’Espagne du Siècle d’or, 38, [15 p.]. </w:t>
+              <w:t xml:space="preserve">, 2021, L’oubli dans le monde hispanique et nord méditerranéen / Droit, politique et littérature dans l’Espagne du Siècle d’or, 38, [290 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.38366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.37687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061500v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte rendu] Jean Chesneau, &amp;quot;Voyage de Paris en Constantinople&amp;quot;, édition critique par Lisa Pochmalicki</w:t>
               </w:r>
@@ -3648,1176 +3648,1176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Paola Volpini, Los Medici y España. Príncipes, embajadores y agentes en la edad moderna, Madrid, Silex, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Aurea: Revista de Literatura Española y Teoría Literaria del Renacimiento y Siglo de Oro </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.385-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/studiaaurea.322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des usages de l’histoire dans le &amp;quot;De rege de Juan de Mariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Une noblesse de frontière / Juan de Mariana, 31, [15 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.29150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Antonio Castillo Gómez, Leer y oír leer. Ensayos sobre la lectura en los Siglos de oro, Madrid - Francfort, Iberoamericana - Vervuert, 2016, dans Histoire culturelle de l’Europe, 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Jardin et mélancolie en Europe entre le XVIe siècle et l’époque contemporaine, 3, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">[Compte-rendu] Paola Volpini, Los Medici y España. Príncipes, embajadores y agentes en la edad moderna, Madrid, Silex, 2017</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Reforming Early Modern Monarchies. The Castilian Arbitristas in Comparative European Perspectives, edited by Sina Rauschenbach and Christian Windler, Harrassowitz Verlag, Wiesbaden 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Aurea: Revista de Literatura Española y Teoría Literaria del Renacimiento y Siglo de Oro </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12, pp.385-389. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 11, pp.615-619</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des usages de l’histoire dans le &amp;quot;De rege de Juan de Mariana</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autocensura en torno a la dimensión política de las Comunidades de Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscrits. Revista d'Història Moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.19-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/manuscrits.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Federico Palomo (coord.), La memoria del mundo: clero, erudición y cultura escrita en el mundo ibérico (siglos XVI-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La construcción de la hacienda hispánica en el largo siglo xviii, 46-1, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.6870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe II d'Espagne : construction, diffusion et renouvellement d'une légende noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Légendes noires et identités nationales en Europe, 1, [17 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Rafael Carrasco, La empresa imperial de Carlos V y la España de los albores de la modernidad, Madrid, Cátedra, « Historia. Serie mayor », 2015, 528 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Modelos heroicos decimonónicos, 46-2, [3 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.7292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat sur la résistance au tyran dans la littérature politique espagnole des &amp;quot;Comunidades de Castille&amp;quot; à la fin du règne de Philippe II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Querelles littéraires et disputes politiques : Italie et Espagne XIIIe - XVIIe siècles, 2, pp.90-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas observaciones breves sobre los &amp;quot;Aforismos al Tácito español&amp;quot; de Álamos de Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista internacional d'Humanitats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El De Rege de Juan de Mariana (1599) y la cuestión del tiranicidio: ¿un discurso de ruptura ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Discursos de ruptura y renovación: la formación de la prosa áurea, 120-121, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Isabelle Poutrin, Convertir les musulmans. Espagne, 1491-1609 Paris, Presses Universitaires de France (« Le nœud gordien »), 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, [t. 231] (1), pp.151-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.8225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huellas y usos de la &amp;quot;Ciudad de Dios&amp;quot; en el &amp;quot;Tractado de república&amp;quot; de Alonso de Castrillo (1521)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Agustín en España (siglos XVI y XVII), 118, pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue(s) et nation(s) dans une monarchie composite : l’Espagne à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Langues et nations (XIIIe-XVIIIe siècles), 36, pp.327-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhip.036.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un renouveau de la littérature politique à la cour de Charles Quint ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Une noblesse de frontière / Juan de Mariana, 31, [15 p.]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-spania.29150⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Convivencia de lenguas y conflictos de poder / Les poètes de l'Empereur, 13, [19 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.21251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...837 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425356v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02425352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tyrannie du valido dans la pensée politique espagnole au temps de Lerma et d’Olivarès</w:t>
               </w:r>
@@ -4907,243 +4907,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El buen gobierno de Prudenciano entre consejo y secreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional - Conflicto y ficción política de los Austrias: Omníbona, una utopía manuscrita del siglo XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Madrid, España. pp.327-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mépris de la cour et art de gouverner dans la littérature politique (Espagne, fin XVIe-début XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Le Mépris de la cour : l’inspiration anti-aulique en Europe (XVI e – XVII e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.251-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interprétations et échos des &amp;quot;Comunidades&amp;quot; de Castille de l'historiographie à la réflexion politique dans l'Espagne moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Formes et usages de la mémoire des révoltes et des révolutions en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Madrid, Espagne. pp.65-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08254-5.p.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425112v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02425351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'or du roi. Libéralité royale et conflits politiques au temps des Habsbourg</w:t>
               </w:r>
@@ -6347,51 +6347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Testino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17831-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillemont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04471719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12793-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fern&#225;ndez Valladares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/yzh3-0x65" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Guillaume-Alonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3.p.0185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061904v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05079971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/commerce-file/6638/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DXQI7867" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis/3802" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/272187" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255191431" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O&#239;ffer-Bomsel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-partage-du-secret--9782200277208-page-285.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.darb.2013.01.0285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.322" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.29150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/manuscrits.165" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7292" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6870" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425139v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8225" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.284" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.036.0327" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.123.0391" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4595-8.p.0083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2954-5.p.0091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=stephane jettot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Herrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02501584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782745335623" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Testino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17831-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillemont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04471719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12793-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fern&#225;ndez Valladares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/yzh3-0x65" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Guillaume-Alonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13786-3.p.0185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis/3802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/272187" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255191431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05079971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/commerce-file/6638/download" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DXQI7867" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O&#239;ffer-Bomsel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02862153v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-partage-du-secret--9782200277208-page-285.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.darb.2013.01.0285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38366" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.322" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.29150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/manuscrits.165" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6870" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7292" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8225" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.284" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.036.0327" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.123.0391" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4595-8.p.0083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2954-5.p.0091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=stephane jettot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Herrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02501584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782745335623" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>