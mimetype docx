--- v0 (2026-03-17)
+++ v1 (2026-04-27)
@@ -1905,316 +1905,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de méthodologie et de faisabilité pour la mise en place d’une veille économique mutualisée de la filière forêt bois. Rapport synthétique final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Guinard</w:t>
+                <w:t xml:space="preserve">Etude du volet &amp;quot;mobilisation&amp;quot; du plan de solidarité nationale faisant suite aux dommages causés aux forêts par le passage de la tempête Klaus du 24 janvier 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Niedzwiedz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Contract] AgroParisTech; Direction générale des politiques agricole, agroalimentaire et des territoires (DGPAAT). 2013, 49p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2013, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628010v1</w:t>
+                <w:t xml:space="preserve">hal-01190635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte intégré environnemental et économique de la forêt française. Note méthodologique - Tableaux 2010-2011.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de méthodologie et de faisabilité pour la mise en place d’une veille économique mutualisée de la filière forêt bois. Rapport synthétique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Niedzwiedz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2013, 25 p</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lochu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] AgroParisTech; Direction générale des politiques agricole, agroalimentaire et des territoires (DGPAAT). 2013, 49p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190107v1</w:t>
+                <w:t xml:space="preserve">hal-01628010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du volet &amp;quot;mobilisation&amp;quot; du plan de solidarité nationale faisant suite aux dommages causés aux forêts par le passage de la tempête Klaus du 24 janvier 2009</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte intégré environnemental et économique de la forêt française. Note méthodologique - Tableaux 2010-2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Niedzwiedz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2013, 43 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2013, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190635v1</w:t>
+                <w:t xml:space="preserve">hal-01190107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement de participation des propriétaires forestiers privés aux programmes incitatifs pour la conservation de la biodiversité dans le cadre de Natura 2000</w:t>
               </w:r>
@@ -3356,51 +3356,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une composition optimale de la forêt française : une application de la théorie de la sélection de portefeuille aux critères biotechniques.</w:t>
+                <w:t xml:space="preserve">Biotechnical portfolio management of mixed-species forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dragicevic</w:t>
@@ -3410,114 +3410,131 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Niedzwiedz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 359, pp.27-49. </w:t>
+              <w:t xml:space="preserve">Journal of Bioeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Online first, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10818-017-9247-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607097v1</w:t>
+                <w:t xml:space="preserve">hal-01530808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnical portfolio management of mixed-species forests</w:t>
+                <w:t xml:space="preserve">Vers une composition optimale de la forêt française : une application de la théorie de la sélection de portefeuille aux critères biotechniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dragicevic</w:t>
@@ -3527,107 +3544,90 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Niedzwiedz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioeconomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Online first, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, pp.27-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10818-017-9247-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530808v1</w:t>
+                <w:t xml:space="preserve">hal-01607097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclairage sur les sources d’informations en matière de prix des bois</w:t>
               </w:r>
@@ -6393,51 +6393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342272v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Joassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E. Cuny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kurtek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lochu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demoly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tabourel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Harou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5188" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-017-9247-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2015.06.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0410-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Niedzwiedz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50650" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/92279" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39865" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41199" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072394v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191331v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425288" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Dragicevic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Desrieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Modena" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilate" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342272v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Joassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E. Cuny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kurtek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lochu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demoly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tabourel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Harou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-017-9247-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5188" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2015.06.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0410-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Niedzwiedz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50650" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/92279" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39865" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41199" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072394v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191331v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425288" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Dragicevic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Desrieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Modena" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilate" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>