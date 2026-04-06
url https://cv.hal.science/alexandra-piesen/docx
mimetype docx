--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,3147 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3095 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Piesen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en sociologie & Enseignante-chercheuse contractuelle en sciences de l'éducation et de la formation </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandra-piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie et actuellement enseignante-chercheuse contractuelle en sciences de l’éducation etde la formation à CY Paris Cergy Université, je suis rattachée au laboratoireEMA (école, mutations, apprentissages) et chercheuse associée au Cerlis (centre derecherches sur les liens sociaux).Mes travaux de recherche portent sur les reconfigurationsfamiliales, les rôles parentaux, l’articulation des temps sociaux et plus récemment les citéséducatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension du public « familles » sur les territoires des Cités Éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et inégalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fatigue d’être parent solo : la verbalisation des difficultés parentales comme impensé du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé mentale et parentalité. Perspectives croisées en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, Jun 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’inclusion des familles et des enfants dans les parcours de formation. Le cas d’un atelier « parentalité &amp; numérique » dans une Cité Éducative du 95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et formation des jeunes : éclairages théoriques et méthodologiques, mises en œuvre inspirantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Normandie - Caen (CIRNEF) - Université de Caen Normandie - et INSEI (LISIS), Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un travail qui ne s’arrête jamais - l’articulation travail-famille pendant le confinement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Genre et Covid »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, Famille et Confinement : le vécu des familles en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Gagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe travail du Lise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lise, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les inégalités hommes-femmes à l’épreuve des restrictions sanitaires de la Covid 19 : le confinement a-t-il un genre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Gagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Sociologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge de la difficulté scolaire en Centre médico-psychologique. Quelles alliances éducatives entre l’école, les familles, et les professionnels de la santé mentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les alliances face aux nouvelles problématiques à l’école. Enjeux, tensions et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinitions des normativités de l'enfance au sein des familles monoparentales populaires. Vers un glissement des frontières entre rôle parental et rôle de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de recherche de l'Association internationale des sociologues de langue française (AISLF), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition des normativités de l’enfance au sein des familles monoparentales populaires : Vers un glissement des frontières entre rôle parental et rôle de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès « Penser les inégalités dans l'enfance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des familles monoparentales dans les institutions médico-sociales : un traitement psychologique des difficultés scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire le prolétariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales &amp;quot;populaires&amp;quot;: un public &amp;quot;captif&amp;quot; de la prise en charge des professionnels psycho-pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie « Classer, déclasser, reclasser »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler temps parental et situation d’emploi. Vers une saturation de la charge mentale et du travail parental des parents monoparentaux de condition populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie : Classer/déclasser/reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Père à plein temps&amp;quot;: entre inversion du genre et articulation travail-famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatot Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Prendre soin et gagner sa vie" organisée par le RT48 de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre père &amp;quot;gardien&amp;quot; au sein d'une famille monoparentale: un modèle de &amp;quot;bon&amp;quot; père à construire au quotidien?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Maternités, Paternités. Représentations, Pratiques, Nouvelles Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre père &amp;quot;gardien&amp;quot; au sein d'une famille monoparentale: un modèle de paternité à construire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les pères réinterrogent l'aspect &amp;quot;naturel&amp;quot; du partage des rôles parentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l'Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du temps personnel chez les monoparents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Négocier les temps sociaux" organisée par le RT48 de l'Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pères monoparentaux: des hommes &amp;quot;dominés&amp;quot; par un monde de femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès de l'Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pères monoparentaux: des pères (a)normaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Etre et paraître (a)normal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encadrement de la paternité : quelles perceptions du côté des pères solos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 253 (3), pp.117-143. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.253.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Minet, Devenir parent d’un enfant différent. Parcours initiatiques et dynamiques psychiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.212-213. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.252.0212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je suis sollicitée du matin au soir » : l’articulation travail-famille pendant le confinement du printemps 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34-35, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.9014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la « parentalité solo » sur l’exercice des rôles parentaux et les frontières de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°138, pp.5 - 25. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psf.138.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03376441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heur et malheur des familles confinées en France : une analyse exploratoire de l’expérience du confinement à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Gagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3-4, pp.94-113. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lps.203.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être père « solo » : un modèle de « bon » père à construire au quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Maternités, paternités : représentations, pratiques, nouvelles perspectives, 10, pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire ses preuves au quotidien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des parents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°630 (630), p.28-30. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epar.630.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires mouvants de l’intimité : entre inégalités spatiale et temporelle. Le cas des familles solos contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070308ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Célibat masculin : un révélateur de paternité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des parents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°633 (633), p.49-51. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epar.633.0049.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une paternité à construire au quotidien : le cas de la résidence au père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.77 - 88. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2016.3164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Le quotidien des pères et des mères solos : des temporalités et des espaces à réaménager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Clémence Le Pape; Clémence Helfter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.81-97, 2023, Hors collection, 9782111578159. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.marie.2023.01.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail qui ne s'arrête jamais : l'articulation travail-famille pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucile Girard; Maud Navarre; Georges Ubbiali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2022, Logiques sociales, 978-2-14-026361-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles confinées, le cours anormal des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landour Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3202,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89F31CC8"/>
+    <w:nsid w:val="961B7FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3433,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-piesen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325688v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Gagneur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatot Myriam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0212" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376441v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03899157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02469966v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.630.0028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070308ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.633.0049." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2016.3164" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.marie.2023.01.0081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_genre_pendant_la_covid_19_lucile_girard_maud_navarre_georges_ubbiali-9782140263613-73581.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landour Julie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-piesen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264871v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Gagneur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatot Myriam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0212" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376441v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03899157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02469966v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.630.0028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070308ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.633.0049." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2016.3164" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.marie.2023.01.0081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_genre_pendant_la_covid_19_lucile_girard_maud_navarre_georges_ubbiali-9782140263613-73581.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landour Julie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>