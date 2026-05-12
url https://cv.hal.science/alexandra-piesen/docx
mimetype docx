--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Piesen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en sociologie & Enseignante-chercheuse contractuelle en sciences de l'éducation et de la formation </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandra-piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie et actuellement enseignante-chercheuse contractuelle en sciences de l’éducation etde la formation à CY Paris Cergy Université, je suis rattachée au laboratoireEMA (école, mutations, apprentissages) et chercheuse associée au Cerlis (centre derecherches sur les liens sociaux).Mes travaux de recherche portent sur les reconfigurationsfamiliales, les rôles parentaux, l’articulation des temps sociaux et plus récemment les citéséducatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension du public « familles » sur les territoires des Cités Éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et inégalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fatigue d’être parent solo : la verbalisation des difficultés parentales comme impensé du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé mentale et parentalité. Perspectives croisées en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, Jun 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’inclusion des familles et des enfants dans les parcours de formation. Le cas d’un atelier « parentalité &amp; numérique » dans une Cité Éducative du 95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et formation des jeunes : éclairages théoriques et méthodologiques, mises en œuvre inspirantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Normandie - Caen (CIRNEF) - Université de Caen Normandie - et INSEI (LISIS), Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un travail qui ne s’arrête jamais - l’articulation travail-famille pendant le confinement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Genre et Covid »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, Famille et Confinement : le vécu des familles en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Gagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe travail du Lise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lise, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les inégalités hommes-femmes à l’épreuve des restrictions sanitaires de la Covid 19 : le confinement a-t-il un genre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Gagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Sociologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge de la difficulté scolaire en Centre médico-psychologique. Quelles alliances éducatives entre l’école, les familles, et les professionnels de la santé mentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les alliances face aux nouvelles problématiques à l’école. Enjeux, tensions et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinitions des normativités de l'enfance au sein des familles monoparentales populaires. Vers un glissement des frontières entre rôle parental et rôle de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de recherche de l'Association internationale des sociologues de langue française (AISLF), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition des normativités de l’enfance au sein des familles monoparentales populaires : Vers un glissement des frontières entre rôle parental et rôle de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès « Penser les inégalités dans l'enfance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des familles monoparentales dans les institutions médico-sociales : un traitement psychologique des difficultés scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire le prolétariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales &amp;quot;populaires&amp;quot;: un public &amp;quot;captif&amp;quot; de la prise en charge des professionnels psycho-pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie « Classer, déclasser, reclasser »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler temps parental et situation d’emploi. Vers une saturation de la charge mentale et du travail parental des parents monoparentaux de condition populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie : Classer/déclasser/reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Père à plein temps&amp;quot;: entre inversion du genre et articulation travail-famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatot Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Prendre soin et gagner sa vie" organisée par le RT48 de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre père &amp;quot;gardien&amp;quot; au sein d'une famille monoparentale: un modèle de &amp;quot;bon&amp;quot; père à construire au quotidien?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Maternités, Paternités. Représentations, Pratiques, Nouvelles Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre père &amp;quot;gardien&amp;quot; au sein d'une famille monoparentale: un modèle de paternité à construire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les pères réinterrogent l'aspect &amp;quot;naturel&amp;quot; du partage des rôles parentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l'Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du temps personnel chez les monoparents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Négocier les temps sociaux" organisée par le RT48 de l'Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pères monoparentaux: des hommes &amp;quot;dominés&amp;quot; par un monde de femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès de l'Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pères monoparentaux: des pères (a)normaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Etre et paraître (a)normal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encadrement de la paternité : quelles perceptions du côté des pères solos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 253 (3), pp.117-143. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.253.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Minet, Devenir parent d’un enfant différent. Parcours initiatiques et dynamiques psychiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.212-213. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.252.0212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je suis sollicitée du matin au soir » : l’articulation travail-famille pendant le confinement du printemps 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34-35, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.9014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la « parentalité solo » sur l’exercice des rôles parentaux et les frontières de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°138, pp.5 - 25. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psf.138.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03376441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heur et malheur des familles confinées en France : une analyse exploratoire de l’expérience du confinement à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Gagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3-4, pp.94-113. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lps.203.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être père « solo » : un modèle de « bon » père à construire au quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Maternités, paternités : représentations, pratiques, nouvelles perspectives, 10, pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire ses preuves au quotidien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des parents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°630 (630), p.28-30. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epar.630.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires mouvants de l’intimité : entre inégalités spatiale et temporelle. Le cas des familles solos contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070308ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Célibat masculin : un révélateur de paternité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des parents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°633 (633), p.49-51. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epar.633.0049.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une paternité à construire au quotidien : le cas de la résidence au père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.77 - 88. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2016.3164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Le quotidien des pères et des mères solos : des temporalités et des espaces à réaménager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Clémence Le Pape; Clémence Helfter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.81-97, 2023, Hors collection, 9782111578159. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.marie.2023.01.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail qui ne s'arrête jamais : l'articulation travail-famille pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucile Girard; Maud Navarre; Georges Ubbiali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2022, Logiques sociales, 978-2-14-026361-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles confinées, le cours anormal des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landour Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandra Piesen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en sociologie & Enseignante-chercheuse contractuelle en sciences de l'éducation et de la formation </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandra-piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie et actuellement enseignante-chercheuse contractuelle en sciences de l’éducation etde la formation à CY Paris Cergy Université, je suis rattachée au laboratoireEMA (école, mutations, apprentissages) et chercheuse associée au Cerlis (centre derecherches sur les liens sociaux).Mes travaux de recherche portent sur les reconfigurationsfamiliales, les rôles parentaux, l’articulation des temps sociaux et plus récemment les citéséducatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotidien des pères et des mères solos : similitudes et dissemblances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 23 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.023.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pothet J., 2024, Parentalités incertaines. Ethnographie et sociologie des dispositifs de soutien à la parentalité, Rennes, PUR, coll. « Le sens social », 206 p., 20 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 102 (1), pp.154-155. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.0102.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire famille » : mise en résonnance de représentations littéraires et d’entretiens sociologiques auprès de parents solos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en lien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/sel.663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encadrement de la paternité : quelles perceptions du côté des pères solos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 253 (3), pp.117-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.253.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Minet, Devenir parent d’un enfant différent. Parcours initiatiques et dynamiques psychiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.212-213. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.252.0212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je suis sollicitée du matin au soir » : l’articulation travail-famille pendant le confinement du printemps 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34-35, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.9014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la « parentalité solo » sur l’exercice des rôles parentaux et les frontières de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°138, pp.5 - 25. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psf.138.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03376441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heur et malheur des familles confinées en France : une analyse exploratoire de l’expérience du confinement à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Gagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3-4, pp.94-113. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lps.203.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être père « solo » : un modèle de « bon » père à construire au quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Maternités, paternités : représentations, pratiques, nouvelles perspectives, 10, pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire ses preuves au quotidien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des parents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°630 (630), p.28-30. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epar.630.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires mouvants de l’intimité : entre inégalités spatiale et temporelle. Le cas des familles solos contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070308ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Célibat masculin : un révélateur de paternité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des parents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°633 (633), p.49-51. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epar.633.0049.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une paternité à construire au quotidien : le cas de la résidence au père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.77 - 88. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2016.3164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension du public « familles » sur les territoires des Cités Éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et inégalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fatigue d’être parent solo : la verbalisation des difficultés parentales comme impensé du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé mentale et parentalité. Perspectives croisées en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, Jun 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’inclusion des familles et des enfants dans les parcours de formation. Le cas d’un atelier « parentalité &amp; numérique » dans une Cité Éducative du 95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bortolotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et formation des jeunes : éclairages théoriques et méthodologiques, mises en œuvre inspirantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Normandie - Caen (CIRNEF) - Université de Caen Normandie - et INSEI (LISIS), Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un travail qui ne s’arrête jamais - l’articulation travail-famille pendant le confinement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Genre et Covid »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, Famille et Confinement : le vécu des familles en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Gagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe travail du Lise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lise, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les inégalités hommes-femmes à l’épreuve des restrictions sanitaires de la Covid 19 : le confinement a-t-il un genre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Gagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Sociologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge de la difficulté scolaire en Centre médico-psychologique. Quelles alliances éducatives entre l’école, les familles, et les professionnels de la santé mentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les alliances face aux nouvelles problématiques à l’école. Enjeux, tensions et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinitions des normativités de l'enfance au sein des familles monoparentales populaires. Vers un glissement des frontières entre rôle parental et rôle de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de recherche de l'Association internationale des sociologues de langue française (AISLF), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition des normativités de l’enfance au sein des familles monoparentales populaires : Vers un glissement des frontières entre rôle parental et rôle de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès « Penser les inégalités dans l'enfance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales &amp;quot;populaires&amp;quot;: un public &amp;quot;captif&amp;quot; de la prise en charge des professionnels psycho-pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie « Classer, déclasser, reclasser »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler temps parental et situation d’emploi. Vers une saturation de la charge mentale et du travail parental des parents monoparentaux de condition populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie : Classer/déclasser/reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02298430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des familles monoparentales dans les institutions médico-sociales : un traitement psychologique des difficultés scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charpenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire le prolétariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Père à plein temps&amp;quot;: entre inversion du genre et articulation travail-famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatot Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Prendre soin et gagner sa vie" organisée par le RT48 de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre père &amp;quot;gardien&amp;quot; au sein d'une famille monoparentale: un modèle de &amp;quot;bon&amp;quot; père à construire au quotidien?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Maternités, Paternités. Représentations, Pratiques, Nouvelles Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre père &amp;quot;gardien&amp;quot; au sein d'une famille monoparentale: un modèle de paternité à construire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les pères réinterrogent l'aspect &amp;quot;naturel&amp;quot; du partage des rôles parentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l'Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du temps personnel chez les monoparents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Négocier les temps sociaux" organisée par le RT48 de l'Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pères monoparentaux: des hommes &amp;quot;dominés&amp;quot; par un monde de femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès de l'Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pères monoparentaux: des pères (a)normaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Etre et paraître (a)normal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Le quotidien des pères et des mères solos : des temporalités et des espaces à réaménager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Clémence Le Pape; Clémence Helfter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.81-97, 2023, Hors collection, 9782111578159. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.marie.2023.01.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un travail qui ne s'arrête jamais : l'articulation travail-famille pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucile Girard; Maud Navarre; Georges Ubbiali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2022, Logiques sociales, 978-2-14-026361-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles confinées, le cours anormal des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landour Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Piesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="961B7FEA"/>
+    <w:nsid w:val="7FD05B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-piesen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264871v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Gagneur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatot Myriam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0212" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376441v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03899157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02469966v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.630.0028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070308ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.633.0049." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2016.3164" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.marie.2023.01.0081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_genre_pendant_la_covid_19_lucile_girard_maud_navarre_georges_ubbiali-9782140263613-73581.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landour Julie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-piesen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601524v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.023.0019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.0102.0154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.663" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0118" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376441v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03899157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Gagneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02469966v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.630.0028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070308ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.633.0049." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2016.3164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatot Myriam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.marie.2023.01.0081" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_genre_pendant_la_covid_19_lucile_girard_maud_navarre_georges_ubbiali-9782140263613-73581.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landour Julie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>