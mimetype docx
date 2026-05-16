--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -318,109 +318,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of the land-use patterns of the post-socialist urban peripheries in Central and Eastern Europe</w:t>
+                <w:t xml:space="preserve">La résilience urbaine : un outil pour décrypter les transformations urbaines post-socialistes des pays de l’Europe centrale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Bănică</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Urban Peripheries of European Cities: Social Institutions, Policies, and Territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">56ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02189436v1</w:t>
+                <w:t xml:space="preserve">halshs-02189445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the spatial patterns of the urban development in post-socialist cities from Eastern and Central Europe</w:t>
               </w:r>
@@ -495,109 +495,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02189457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience urbaine : un outil pour décrypter les transformations urbaines post-socialistes des pays de l’Europe centrale et orientale</w:t>
+                <w:t xml:space="preserve">A comparative analysis of the land-use patterns of the post-socialist urban peripheries in Central and Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Bănică</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">International Conference Urban Peripheries of European Cities: Social Institutions, Policies, and Territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02189445v1</w:t>
+                <w:t xml:space="preserve">halshs-02189436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes post-socialistes en Europe centrale et orientale – des structures captives entre la croissance spatiale et le déclin démographique</w:t>
               </w:r>
@@ -646,783 +646,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TO BE OR NOT TO BE GREEN? THE CHALLENGE OF URBAN SUSTAINABLE DEVELOPMENT IN THE POST-SOCIALIST CITY. CASE STUDY: CENTRAL AND EASTERN EUROPE</w:t>
+                <w:t xml:space="preserve">La grande ville roumaine après l'adhésion. Etudes de cas : Timișoara, Bacău et Sibiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Groza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Multidisciplinary Scientific GeoConference SGEM 2017 Jun 2017, Albena, Bulgaria. SGEM2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Géographique International « DIMITRIE CANTEMIR », XXXVIIème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Iasi, Roumanie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01561513v1</w:t>
+                <w:t xml:space="preserve">halshs-01618954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHAT PATTERN(S) FOR THE URBAN SPRAWL OF THE POST-SOCIALIST ROMANIAN CITIES?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires et inerties territoriales en Europe Centre-orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Groza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Octavian Groza</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Multidisciplinary Scientific GeoConference SGEM 2017 Jun 2017, Albena, Bulgaria. SGEM2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF; section Grecque de l’ERSA, Jul 2017, Athènes Grèce</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01561509v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01561955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de SIG dans l'évaluation de l'accessibilité spatiale aux services éducatifs en Roumanie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restructuration territoriale et résilience dans les Carpates Orientales roumaines. Étude de cas : la dépression de Hangu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Muntele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Grozavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihail Eva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne) Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618957v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01445575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuration territoriale et résilience dans les Carpates Orientales roumaines. Étude de cas : la dépression de Hangu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ionel Muntele</w:t>
+                <w:t xml:space="preserve">L'utilisation de SIG dans l'évaluation de l'accessibilité spatiale aux services éducatifs en Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Sandu</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Eva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne) Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque SIG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01445575v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban (re)densification and/or urban sprawl? What trajectory for the Romanian city after the adhesion to the European Union?</w:t>
+                <w:t xml:space="preserve">WHAT PATTERN(S) FOR THE URBAN SPRAWL OF THE POST-SOCIALIST ROMANIAN CITIES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Groza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ÈME CONGRÈS EUGEO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Multidisciplinary Scientific GeoConference SGEM 2017 Jun 2017, Albena, Bulgaria. SGEM2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGEM 2017, Jun 2017, Albena, Bulgaria. pp.867-874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5593/sgem2017/23/S11.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01586424v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01561509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande ville roumaine après l'adhésion. Etudes de cas : Timișoara, Bacău et Sibiu</w:t>
+                <w:t xml:space="preserve">TO BE OR NOT TO BE GREEN? THE CHALLENGE OF URBAN SUSTAINABLE DEVELOPMENT IN THE POST-SOCIALIST CITY. CASE STUDY: CENTRAL AND EASTERN EUROPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Octavian Groza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Géographique International « DIMITRIE CANTEMIR », XXXVIIème édition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Multidisciplinary Scientific GeoConference SGEM 2017 Jun 2017, Albena, Bulgaria. SGEM2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFORMATICS, GEOINFORMATICS AND REMOTE SENSING, Jun 2017, Albena, Bulgaria. pp.799-806, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5593/sgem2017/23/S11.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618954v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01561513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires et inerties territoriales en Europe Centre-orientale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban (re)densification and/or urban sprawl? What trajectory for the Romanian city after the adhesion to the European Union?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF; section Grecque de l’ERSA, Jul 2017, Athènes Grèce</w:t>
+              <w:t xml:space="preserve">6ÈME CONGRÈS EUGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Royale Belge de Géographie, Sep 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01561955v1</w:t>
+                <w:t xml:space="preserve">halshs-01586424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the spatial patterns of the urban sprawl in Central and Eastern Europe. What particularities for the post-socialist city ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La figure du chaos pour penser la ville « post-socialiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Groza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 16th International Multidisciplinary Scientific GeoConference SGEM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Albena, Bulgaria</w:t>
+              <w:t xml:space="preserve">Colloque Géographique International « DIMITRIE CANTEMIR », XXXVIème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université « Alexandru Ioan Cuza » de Iași (Roumanie), Oct 2016, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01397725v1</w:t>
+                <w:t xml:space="preserve">halshs-01397067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure du chaos pour penser la ville « post-socialiste »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the spatial patterns of the urban sprawl in Central and Eastern Europe. What particularities for the post-socialist city ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Octavian Groza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Géographique International « DIMITRIE CANTEMIR », XXXVIème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université « Alexandru Ioan Cuza » de Iași (Roumanie), Oct 2016, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">, 16th International Multidisciplinary Scientific GeoConference SGEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Albena, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01397067v1</w:t>
+                <w:t xml:space="preserve">halshs-01397725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of the urban morphology in Europe using GMES Urban Atlas: the post-socialist city vs. the capitalist city (Romania vs. France)</w:t>
               </w:r>
@@ -1562,178 +1562,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse morphologique des villes en Europe Centrale et Orientale. Etude de cas : Bulgarie, Roumanie et Hongrie</w:t>
+                <w:t xml:space="preserve">Spatial disparities in the distribution of green urban spaces in the postsocialist cities- a GIS approach. Case study: Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque International « Dimitrie Cantemir » 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">International Symposium GEOMAT - 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01397748v1</w:t>
+                <w:t xml:space="preserve">halshs-01397738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial disparities in the distribution of green urban spaces in the postsocialist cities- a GIS approach. Case study: Romania</w:t>
+                <w:t xml:space="preserve">L’analyse morphologique des villes en Europe Centrale et Orientale. Etude de cas : Bulgarie, Roumanie et Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium GEOMAT - 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Iasi, Romania</w:t>
+              <w:t xml:space="preserve"> Colloque International « Dimitrie Cantemir » 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01397738v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01397748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistemul urban post-socialist românesc : Policentricitate vs monocentricitate</w:t>
               </w:r>
@@ -2172,260 +2172,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01397116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sustainable Urban Development Challenge. How Green Are The Romanian post-Socialist cities?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variaţii temporale şi spaţiale ale poluanţilor atmosferici în Regiunea de Dezvoltare Nord-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Elena Bobric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Andreea Moisii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Present Environment and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">Colloque International « Dimitrie Cantemir » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01397764v1</w:t>
+                <w:t xml:space="preserve">halshs-01397782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluarea accesibilităţii potenţiale la spaţiile verzi urbane cu ajutorul instrumentelor GIS. Studiu de caz: Lyon, Franţa</w:t>
+                <w:t xml:space="preserve">The Sustainable Urban Development Challenge. How Green Are The Romanian post-Socialist cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium SIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">International Symposium Present Environment and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01397790v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01397764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variaţii temporale şi spaţiale ale poluanţilor atmosferici în Regiunea de Dezvoltare Nord-Est</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluarea accesibilităţii potenţiale la spaţiile verzi urbane cu ajutorul instrumentelor GIS. Studiu de caz: Lyon, Franţa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Dimitrie Cantemir » </w:t>
+              <w:t xml:space="preserve">International Symposium SIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01397782v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01397790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2814,51 +2814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sandu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru B&#259;nic&#259;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pesd-2015-0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/sgem2017/23/S11.100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/sgem2017/23/S11.109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Eva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Muntele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grozavu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEM2016/B23/S11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Banica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Gabriel Ionescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elena Bobric" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Andreea Moisii" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.francoangeli.it/_omp/index.php/oa/catalog/book/680" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02133216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sandu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru B&#259;nic&#259;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pesd-2015-0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Muntele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grozavu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Eva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/sgem2017/23/S11.109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/sgem2017/23/S11.100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEM2016/B23/S11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Banica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Gabriel Ionescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elena Bobric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Andreea Moisii" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.francoangeli.it/_omp/index.php/oa/catalog/book/680" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02133216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>