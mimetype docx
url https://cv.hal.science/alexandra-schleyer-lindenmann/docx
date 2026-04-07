--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1084,386 +1084,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03763799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM RISK TO LEGISLATIVE INNOVATION: THE TRAJECTORY OF MARINE SUBMERSION THROUGH THE FRENCH MEDIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche argumentative pour analyser l’acceptabilité des projets d’infrastructure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Guignard</w:t>
+                <w:t xml:space="preserve">Curt Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Di Maiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327536v1</w:t>
+                <w:t xml:space="preserve">hal-03553220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal inconsistencies: Living with and anticipating coastal flood risks in southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">FROM RISK TO LEGISLATIVE INNOVATION: THE TRAJECTORY OF MARINE SUBMERSION THROUGH THE FRENCH MEDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102521⟩</w:t>
+              <w:t xml:space="preserve">Environmental Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17524032.2021.1954538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326488v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche argumentative pour analyser l’acceptabilité des projets d’infrastructure.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Coastal inconsistencies: Living with and anticipating coastal flood risks in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Di Maiolo</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, pp.102521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553220v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ready are we to cope with climate change? Extent of adaptation to sea level rise and coastal risks in local planning documents of southern France</w:t>
               </w:r>
@@ -1540,77 +1540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust in public risk management and social dynamics in the case of flood risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1657,90 +1657,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculative and relational trust in the management of coastal floods and earthquakes: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2661,51 +2661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,77 +2786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui n’aime pas la mer ? Une proposition d’outils de mesure pour appréhender le rapport à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2888,1369 +2888,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation d’expertises multi-acteurs pour évaluer et améliorer l’acceptabilité des infrastructures par les riverains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Curt Corinne</w:t>
+                <w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques : L’importance de la continuité identitaire entre passé, présent et futur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF-SHS, Savoirs et expertises dans les débats sur les questions hydrauliques, les projets et leur mise en œuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, colloque en ligne, France</w:t>
+              <w:t xml:space="preserve">InteRRsoc2021. Colloque « Perceptions et représentations des risques naturels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553264v1</w:t>
+                <w:t xml:space="preserve">hal-03553305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la continuité sociale de la mémoire sur la gestion des risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence et sur la Côte d'Azur ? Un diagnostic associant la géographie et la psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme Colloque Interdisciplinaire ARPEnv : Défis environnementaux d’aujourd’hui pour mieux accompagner le changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2021 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553275v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer porteuse de risques ? L’intégration du changement climatique et des risques côtiers dans les politiques locales sur le littoral en Provence-Alpes-Côte d’Azur</w:t>
+                <w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence-Alpes-Côte d'Azur? Un diagnostic associant la géographie et la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritimités. Regards croisés sur les identités maritimes en Région Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411510v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques : L’importance de la continuité identitaire entre passé, présent et futur.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Entre naturalisation et gestion : Une analyse de l'amplification sociale des risques côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InteRRsoc2021. Colloque « Perceptions et représentations des risques naturels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire ARPEnv "Défis environnementaux d'aujourd'hui et de demain : Mieux comprendre pour mieux accompagner le changement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553305v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence et sur la Côte d'Azur ? Un diagnostic associant la géographie et la psychologie</w:t>
+                <w:t xml:space="preserve">La mer porteuse de risques ? L’intégration du changement climatique et des risques côtiers dans les politiques locales sur le littoral en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2021 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Maritimités. Regards croisés sur les identités maritimes en Région Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507881v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle préparation à la montée du niveau marin et aux risques côtiers induits par le changement climatique en Provence-Alpes-Côte d'Azur? Un diagnostic associant la géographie et la psychologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’influence de la continuité sociale de la mémoire sur la gestion des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">7eme Colloque Interdisciplinaire ARPEnv : Défis environnementaux d’aujourd’hui pour mieux accompagner le changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651975v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre naturalisation et gestion : Une analyse de l'amplification sociale des risques côtiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilisation d’expertises multi-acteurs pour évaluer et améliorer l’acceptabilité des infrastructures par les riverains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Curt Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Werey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Di Maiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire ARPEnv "Défis environnementaux d'aujourd'hui et de demain : Mieux comprendre pour mieux accompagner le changement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes (en ligne), France</w:t>
+              <w:t xml:space="preserve">Colloque SHF-SHS, Savoirs et expertises dans les débats sur les questions hydrauliques, les projets et leur mise en œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, colloque en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269908v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire des risques : une cognition incarnée et située qui influence la gestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the sustainability of risk management measures: an interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Di Maiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Human Embodied Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553309v1</w:t>
+                <w:t xml:space="preserve">hal-03553356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity continuity of the territory in memory: an explanation of flood risk management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme International Association People-Environment Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158217v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the sustainability of risk management measures: an interdisciplinary approach</w:t>
+                <w:t xml:space="preserve">Coastal flooding in time – a look from two studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553356v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">La mémoire des risques : une cognition incarnée et située qui influence la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Human Embodied Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553347v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flooding in time – a look from two studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identity continuity of the territory in memory: an explanation of flood risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
+              <w:t xml:space="preserve">26eme International Association People-Environment Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553327v1</w:t>
+                <w:t xml:space="preserve">hal-03158217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local science-society relations: the legitimacy of coastal flood risk information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">L’émergence d'un nouveau risque : Parcours de la submersion marine à travers les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Environmental Psychology (ICEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Plymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">60ème Congrès de la Société Francaise de Psychologie, « Apprentissages, Vulnérabilités, Préventions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528122v1</w:t>
+                <w:t xml:space="preserve">hal-02528115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,232 +4258,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107104v1</w:t>
+                <w:t xml:space="preserve">hal-04651676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence d'un nouveau risque : Parcours de la submersion marine à travers les médias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Local science-society relations: the legitimacy of coastal flood risk information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème Congrès de la Société Francaise de Psychologie, « Apprentissages, Vulnérabilités, Préventions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference of Environmental Psychology (ICEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528115v1</w:t>
+                <w:t xml:space="preserve">hal-02528122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,137 +4491,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651676v1</w:t>
+                <w:t xml:space="preserve">hal-02107104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local risk knowledge and trust: between reified and consensual knowledge in seismic and flood-prone areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4784,64 +4784,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et représentations sociales du risque de submersion marine (DIGUE 2020 ) sur le littoral de la Région Provence-Alpes-Côte-d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,437 +4899,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place attachment, knowledge and institutional trust in the relations to risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruchi Mudaliar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Ami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexia Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Risk Analysis - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bath University, Jun 2016, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">Forum de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443213v1</w:t>
+                <w:t xml:space="preserve">hal-01338521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruchi Mudaliar</w:t>
+                <w:t xml:space="preserve">Un homme averti en vaut-il toujours deux ? Efficacité de l'information préventive relative aux risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338521v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un homme averti en vaut-il toujours deux ? Efficacité de l'information préventive relative aux risques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Place attachment, knowledge and institutional trust in the relations to risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+                <w:t xml:space="preserve">Isabelle Régner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. 10 p</w:t>
+              <w:t xml:space="preserve">Society for Risk Analysis - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bath University, Jun 2016, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541712v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place attachment, institutional trust and illusion of control in the relations to risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Regner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5654,64 +5654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance aux communications officielles et comportement du « public » face aux risques d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5779,77 +5779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating multi-stakeholder risk perceptions associated with coastal flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6303,51 +6303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Di Maiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES COLLECTIVITES TERRITORIALES FACE AUX RISQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201 204, 2025, Droit et gestion des collectivités territoriales, 978-2-7061-5774-5</w:t>
@@ -6471,51 +6471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6762,125 +6762,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refugees and asylum seekers in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enfant, la culture et l’école. Un processus d’adaptation mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transnational Social Work and Social Welfare</w:t>
+              <w:t xml:space="preserve">Psychologie et Scolarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553193v1</w:t>
+                <w:t xml:space="preserve">hal-03553202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les modes d'habiter le littoral par les représentations sociales du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6913,139 +6913,139 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Samuel; Melin Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille, pp.79-93, 2016, 979-10-320-0084-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfant, la culture et l’école. Un processus d’adaptation mutuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refugees and asylum seekers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mellon-Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Piolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Scolarités</w:t>
+              <w:t xml:space="preserve">Transnational Social Work and Social Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553202v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7063,77 +7063,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face au changement climatique : des processus psychosociaux à l’œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7456,51 +7456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations associées à la mer et l’identité maritime en Provence-Alpes-Côte d’Azur. Etude exploratoire auprès des 15-30 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7683,64 +7683,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude : La perception des risques majeurs par les riverains du CEA de Cadarache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Régner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7814,51 +7814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chalvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8066,51 +8066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251351191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2021.1954538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102521" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/cesp.14.1.5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Tanga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2020.1734398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ittner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piolat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1026/0012-1924/a000202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.07.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB5RG3SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443213v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Girot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Schwarzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#228;mmerer-R&#252;tten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315691794" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mellon-Mustafa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251351191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2021.1954538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102521" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/cesp.14.1.5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Tanga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2020.1734398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ittner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piolat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1026/0012-1924/a000202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.07.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB5RG3SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Girot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Schwarzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#228;mmerer-R&#252;tten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315691794" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mellon-Mustafa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>