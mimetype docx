--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -3557,398 +3557,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the sustainability of risk management measures: an interdisciplinary approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Tricot</w:t>
+                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pares</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Curt</w:t>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553356v1</w:t>
+                <w:t xml:space="preserve">hal-03553347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">Coastal flooding in time – a look from two studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553347v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flooding in time – a look from two studies</w:t>
+                <w:t xml:space="preserve">Assessment of the sustainability of risk management measures: an interdisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Di Maiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553327v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire des risques : une cognition incarnée et située qui influence la gestion</w:t>
               </w:r>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
@@ -4491,51 +4491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
@@ -8066,51 +8066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251351191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2021.1954538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102521" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/cesp.14.1.5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Tanga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2020.1734398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ittner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piolat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1026/0012-1924/a000202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.07.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB5RG3SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Girot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Schwarzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#228;mmerer-R&#252;tten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315691794" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mellon-Mustafa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251351191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2021.1954538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102521" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/cesp.14.1.5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Tanga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2020.1734398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ittner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piolat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1026/0012-1924/a000202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.07.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB5RG3SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553356v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Girot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Schwarzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#228;mmerer-R&#252;tten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315691794" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mellon-Mustafa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>