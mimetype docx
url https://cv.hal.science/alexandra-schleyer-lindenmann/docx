--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -3337,618 +3337,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la continuité sociale de la mémoire sur la gestion des risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">Mobilisation d’expertises multi-acteurs pour évaluer et améliorer l’acceptabilité des infrastructures par les riverains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curt Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Werey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Di Maiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme Colloque Interdisciplinaire ARPEnv : Défis environnementaux d’aujourd’hui pour mieux accompagner le changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque SHF-SHS, Savoirs et expertises dans les débats sur les questions hydrauliques, les projets et leur mise en œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, colloque en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553275v1</w:t>
+                <w:t xml:space="preserve">hal-03553264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation d’expertises multi-acteurs pour évaluer et améliorer l’acceptabilité des infrastructures par les riverains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Curt Corinne</w:t>
+                <w:t xml:space="preserve">L’influence de la continuité sociale de la mémoire sur la gestion des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF-SHS, Savoirs et expertises dans les débats sur les questions hydrauliques, les projets et leur mise en œuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, colloque en ligne, France</w:t>
+              <w:t xml:space="preserve">7eme Colloque Interdisciplinaire ARPEnv : Défis environnementaux d’aujourd’hui pour mieux accompagner le changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553264v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+                <w:t xml:space="preserve">Assessment of the sustainability of risk management measures: an interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+                <w:t xml:space="preserve">N. Pares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Di Maiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553347v1</w:t>
+                <w:t xml:space="preserve">hal-03553356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flooding in time – a look from two studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+                <w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553327v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the sustainability of risk management measures: an interdisciplinary approach</w:t>
+                <w:t xml:space="preserve">Coastal flooding in time – a look from two studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553356v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire des risques : une cognition incarnée et située qui influence la gestion</w:t>
               </w:r>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
@@ -4491,51 +4491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
@@ -4899,303 +4899,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruchi Mudaliar</w:t>
+                <w:t xml:space="preserve">Un homme averti en vaut-il toujours deux ? Efficacité de l'information préventive relative aux risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338521v1</w:t>
+                <w:t xml:space="preserve">hal-01541712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un homme averti en vaut-il toujours deux ? Efficacité de l'information préventive relative aux risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruchi Mudaliar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ferrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Curt</w:t>
+                <w:t xml:space="preserve">Dominique Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arnaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexia Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. 10 p</w:t>
+              <w:t xml:space="preserve">Forum de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541712v1</w:t>
+                <w:t xml:space="preserve">hal-01338521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place attachment, knowledge and institutional trust in the relations to risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,51 +5259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place attachment, institutional trust and illusion of control in the relations to risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7683,51 +7683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude : La perception des risques majeurs par les riverains du CEA de Cadarache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Régner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7814,51 +7814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chalvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8066,51 +8066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251351191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2021.1954538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102521" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/cesp.14.1.5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Tanga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2020.1734398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ittner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piolat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1026/0012-1924/a000202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.07.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB5RG3SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553356v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Girot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Schwarzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#228;mmerer-R&#252;tten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315691794" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mellon-Mustafa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251351191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Rishi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2021.1954538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102521" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/cesp.14.1.5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Tanga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2020.1734398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ittner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piolat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1026/0012-1924/a000202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.07.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.12.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB5RG3SN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Girot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorbunova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Schwarzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#228;mmerer-R&#252;tten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315691794" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mellon-Mustafa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>