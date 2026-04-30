--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -4581,682 +4581,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368394v1</w:t>
+                <w:t xml:space="preserve">hal-03368388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368388v1</w:t>
+                <w:t xml:space="preserve">hal-03368394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Berthier</w:t>
+                <w:t xml:space="preserve">Monitoring aphid population dynamics: towards a better understanding of virus epidemics in melon crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Nozeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
+              <w:t xml:space="preserve">14. International Plant Virus Epidemiology Symposium (IPVE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Society for Plant Pathology (KSPP)., May 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737379v1</w:t>
+                <w:t xml:space="preserve">hal-02736004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring aphid population dynamics: towards a better understanding of virus epidemics in melon crops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+                <w:t xml:space="preserve">Distribution and evolution of Cucurbitaceae and Solanaceae viruses in the Mediterranean basin: The French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Nozeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Plant Virus Epidemiology Symposium (IPVE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Society for Plant Pathology (KSPP)., May 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">International Advances in Plant Virology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., Oct 2019, Rome, Italy. 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736004v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and evolution of Cucurbitaceae and Solanaceae viruses in the Mediterranean basin: The French case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Advances in Plant Virology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., Oct 2019, Rome, Italy. 128 p</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736099v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,51 +5462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus des cucurbitacées et solanacées dans le bassin méditerranéen : premier bilan des enquêtes 2016 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5538,273 +5538,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contournement de la résistance Vat : un peu, beaucoup, pas du tout</w:t>
+                <w:t xml:space="preserve">Résistance aux pucerons chez le melon et durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mistral</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chareyron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres du GIS PICLég</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique pour la Production Intégrée en Cultures légumières (Gis Piclèg). FRA., Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787574v1</w:t>
+                <w:t xml:space="preserve">hal-02789645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux pucerons chez le melon et durabilité</w:t>
+                <w:t xml:space="preserve">Contournement de la résistance Vat : un peu, beaucoup, pas du tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du GIS PICLég</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique pour la Production Intégrée en Cultures légumières (Gis Piclèg). FRA., Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789645v1</w:t>
+                <w:t xml:space="preserve">hal-02787574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites des bandes fleuries dans la lutte contre les pucerons</w:t>
               </w:r>
@@ -6060,51 +6060,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring aphid population dynamics to better understand virus epidemics in melon crops</w:t>
+                <w:t xml:space="preserve">Relationship between Aphis gossypii population dynamics and Cucurbit aphid-borne yellows virus (CABYV) epidemics in melon crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gognalons</w:t>
@@ -6139,97 +6139,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Nozeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. pp.50</w:t>
+              <w:t xml:space="preserve">UK-FR joint meeting on aphids (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). FRA.; Aphids Special Interest Group of the Royal Entomological Society. GBR., Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739590v1</w:t>
+                <w:t xml:space="preserve">hal-01604899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Aphis gossypii population dynamics and Cucurbit aphid-borne yellows virus (CABYV) epidemics in melon crops</w:t>
+                <w:t xml:space="preserve">Monitoring aphid population dynamics to better understand virus epidemics in melon crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gognalons</w:t>
@@ -6264,73 +6264,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Nozeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK-FR joint meeting on aphids (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). FRA.; Aphids Special Interest Group of the Royal Entomological Society. GBR., Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604899v1</w:t>
+                <w:t xml:space="preserve">hal-02739590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bandes fleuries pour lutter contre les pucerons et les virus en culture de melons : retour d’expérience(s)</w:t>
               </w:r>
@@ -6756,51 +6756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. System management for sustainable insect pest control: from local to regional approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
@@ -7017,234 +7017,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the cropping system to control Ascochyta blights on grain legumes</w:t>
+                <w:t xml:space="preserve">Does pea/cereal intercropping have an effect on Ascochyta blight epidemic development ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European conference grain legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">6. European Conference grain legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757490v1</w:t>
+                <w:t xml:space="preserve">hal-02823352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pea/cereal intercropping have an effect on Ascochyta blight epidemic development ?</w:t>
+                <w:t xml:space="preserve">Optimization of the cropping system to control Ascochyta blights on grain legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference grain legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. 2 p</w:t>
+              <w:t xml:space="preserve">6. European conference grain legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823352v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités de la télédetection rapprochée dans les domaines optique et thermique pour la cartographie d'attaques parasitaires sur culture</w:t>
               </w:r>
@@ -7939,51 +7939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,51 +8064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8379,51 +8379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t>
@@ -8504,51 +8504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Aphids (9ISA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pékin, China. 2013, 9ISA Program &amp; Abstracts book</w:t>
@@ -9384,51 +9384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo &amp;quot;Déjouer les virus de la tomate et des plantes potagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10109,51 +10109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migninlbin Marcel Ouattara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Didier Kouame" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binat&#233; Ble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-024-02951-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Cherif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jacques Edouard Yao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10343-025-01195-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Sorho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabicompendium.110067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03015172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6190" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12336" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lauvernay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.05.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quennesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Davy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191193584430571E12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouvard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Deboevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lavigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nozeran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.05.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rtc4-gs06" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/QFCIRK" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joannon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.05.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lemarchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9548-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCNHWQN1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01947.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2008.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F432HZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665799v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Menat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Darsonval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01888.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9163-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27P5ZR2J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737379v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787574v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789645v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800381v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744706v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dibet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lamkadmi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767776v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ouattara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ble" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Yao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veis-Barcelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kampfer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749673v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729453v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10504-10" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829498v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995948v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267742270331E12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842480v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migninlbin Marcel Ouattara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Didier Kouame" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binat&#233; Ble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-024-02951-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Cherif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Jacques Edouard Yao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10343-025-01195-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Sorho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.12243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabicompendium.110067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03015172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6190" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12336" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lauvernay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.05.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quennesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Davy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191193584430571E12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouvard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Deboevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lavigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nozeran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.05.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rtc4-gs06" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/QFCIRK" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joannon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.05.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lemarchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9548-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCNHWQN1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01947.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2008.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F432HZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665799v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Menat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Darsonval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01888.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9163-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27P5ZR2J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737379v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800381v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744706v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823352v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dibet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lamkadmi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767776v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ouattara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ble" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Yao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veis-Barcelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kampfer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749673v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729453v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10504-10" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829498v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995948v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267742270331E12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842480v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>