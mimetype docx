--- v0 (2026-03-15)
+++ v1 (2026-04-28)
@@ -2102,51 +2102,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37BABC66"/>
+    <w:nsid w:val="3250EBB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>