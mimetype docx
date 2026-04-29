--- v1 (2026-04-28)
+++ v2 (2026-04-29)
@@ -2102,51 +2102,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3250EBB1"/>
+    <w:nsid w:val="E983F702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>