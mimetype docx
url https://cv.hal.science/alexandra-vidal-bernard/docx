--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -261,282 +261,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales et étude du lien de violence. « L’éruption volcanique couplale » comme porte-symptôme familial révélatrice d’une « empreinte inconsciente maudite »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Vidal-Bernard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liens saccagés. Comment dire les violences familiales ?</w:t>
+              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-30, 2021, 978-2-7492-7189-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611580v1</w:t>
+                <w:t xml:space="preserve">hal-03667833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violences conjugales et étude du lien de violence. « L’éruption volcanique couplale » comme porte-symptôme familial révélatrice d’une « empreinte inconsciente maudite »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vidal-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
+              <w:t xml:space="preserve">Liens saccagés. Comment dire les violences familiales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0025⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-195, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667833v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porte symptôme dans la famille</w:t>
               </w:r>
@@ -1115,200 +1115,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaidoyer pour un meilleur accompagnement des enfants manifestant des agirs sexuels en institution</w:t>
+                <w:t xml:space="preserve">L’enfant « corps-étranger-familier » en famille d’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Mariage</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologues et psychologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Divan Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (1), pp.163-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/difa.042.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652750v1</w:t>
+                <w:t xml:space="preserve">hal-03610439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfant « corps-étranger-familier » en famille d’accueil</w:t>
+                <w:t xml:space="preserve">Plaidoyer pour un meilleur accompagnement des enfants manifestant des agirs sexuels en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Divan Familial</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologues et psychologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610439v1</w:t>
+                <w:t xml:space="preserve">hal-03652750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« On a oublié de parler de quelque chose » : les agirs sexuels d’enfants comme psychopathologie de la vie quotidienne des institutions</w:t>
               </w:r>
@@ -1457,265 +1457,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un adolescent « porte-fantôme », sauveur des idéaux familiaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Famille en mal de penser et en souffrance de séparation : Défaut d’emboîtement des enveloppes psychiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Schwailbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Divan Familial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (39), pp.179-187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/difa.039.0179⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1 (38), pp.155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/difa.038.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03648768v1</w:t>
+                <w:t xml:space="preserve">halshs-03649180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille en mal de penser et en souffrance de séparation : Défaut d’emboîtement des enveloppes psychiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un adolescent « porte-fantôme », sauveur des idéaux familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Divan Familial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (38), pp.155-171. </w:t>
+              <w:t xml:space="preserve">, 2017, 2 (39), pp.179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/difa.038.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/difa.039.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649180v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « maison de rêve » : topique projective du corps familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Schwailbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,50 +1870,62 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 175 (4), pp.345-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03649299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1927,114 +1939,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroir familial et agirs sexuels violents d'adolescents : intérêt d'une clinique évaluative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Franche-Comté, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016BESA1017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01911972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2102,51 +2114,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E983F702"/>
+    <w:nsid w:val="B55014DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2333,51 +2345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-vidal-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3769-6510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667847v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vidal-Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6913/les-liens-saccages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4821/ce-que-les-psychanalystes-apportent-a-luniversite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Franquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.076.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.045.0193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.044.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.042.0163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.071.0127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.039.0179" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schwailbold" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cuynet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.038.0155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.213.0053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bydlowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Serrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01911972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA1017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-vidal-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3769-6510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667847v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4821/ce-que-les-psychanalystes-apportent-a-luniversite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vidal-Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6913/les-liens-saccages" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Franquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.076.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.045.0193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.044.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.042.0163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.071.0127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schwailbold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cuynet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.038.0155" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.039.0179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.213.0053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bydlowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Serrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TWNZXC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01911972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA1017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>