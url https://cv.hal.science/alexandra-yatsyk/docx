--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -219,4506 +219,4506 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnemonic security and post-Soviet aphasia: Soviet monuments in Estonian media after Russian invasion of Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Sazonov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heritage Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13527258.2024.2343820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PiS’s Biopolitical Sovereignty vis-à-vis Brussels’ ‘Gender Ideology’: The LGBTIQ Issue on the Eve of the 2023 Polish General Election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Spectator. Italian Journal of International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (3), pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03932729.2023.2253060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopolitical Responses to the COVID-19 Pandemic in Russia, France, Germany, and the UK: The “Post-Truth” Coverage by RT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/socsci11030139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe's frontline of information wars: Russophone communities in Estonia and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.221-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14608944.2019.1634038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pro-Russian Right and Their Allies in France. Ahead of the Presidential Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Kremlin’s Influence quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porcupine and bear: How Estonia thwarts Russian infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Kremlin’s Influence quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.59-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Represent and perform: mega events and Russia’s imageries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2019.1673788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2018 World Cup in Russia and Its Regimes of Visibility: The Cases of Nizhny Novgorod and Kazan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sport and Social Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (5), pp.375-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0193723520919814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopolitical Populism in Poland: The Case of PiS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Populism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.148-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25888072-bja10015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopolitical conservatism in Europe and beyond: the cases of identity-making projects in Poland and Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.463-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2019.1651699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illiberal geographies: popular geopolitics and Russian biopolitical regionalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurasian Geography and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (1), pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15387216.2018.1434804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unpacking the Post-Soviet: Political Legacy of the Tartu Semiotic School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All Azimuth: A Journal of Foreign Policy and Peace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20991/allazimuth.334965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entertain and Govern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problems of Post-Communism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10758216.2018.1433960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian “Federalism”: Illiberal? Imperial? Exceptionalist?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (4), pp.912-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/slr.2018.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imperial Biopolitics and Its Disavowals: Russia, Georgia, and Spaces In-Between</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Region: Regional Studies of Russia, Eastern Europe, and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/reg.2018.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die tatarische Welt zwischen Nationalismus und Markenaufbau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RGOW: Religion &amp; Gesellschaft in Ost und West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (5), pp.49-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian Worlds in Muslim Milieus: Meeting Points in Adjara and Tatarstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Muslim Minority Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.453-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13602004.2018.1541301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Night Wolves’ Anti-Maidan and Cultural Representations of Russian Imperial Nationalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Soviet and Post-Soviet Politics and Society (JSPPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.7-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Comprehensive approximation” with the EU: biopolitical governmentality and its spill-over effects in Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debatte: Journal of Contemporary Central and Eastern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2-3), pp.147-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/25739638.2018.1526490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sword and the Violin: Aesthetics of Russia’s Security Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Slavic Military Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.543-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13518046.2017.1377012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estonia and the refugees: political discourses and artistic representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23340460.2017.1316593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopower and geopolitics as Russia's neighborhood strategies: reconnecting people or reaggregating lands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationalities Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (1), pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00905992.2016.1248385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopolitics and national identities: between liberalism and totalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationalities Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00905992.2016.1225705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politische Instrumentalisierung von sportlichen Großereignissen in Russland:
+Fußball-Hooligans und Dopingskandal im Vorfeld der FIFA-Weltmeisterschaft 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Russland-Analysen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.2-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Sochi – 2014 to FIFA – 2018: a fading sovereignty?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.476-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2015.1100886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brands, cities and (post-)politics: A comparative analysis of urban strategies for the Universiade 2013 and the World Football Cup 2018 in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Urban and Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.143-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0969776414548523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the party is over: developments in Sochi and Russia after the Olympics 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Petersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Vamling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.455-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2015.1100888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Narvselius. Ukrainian intelligentsia in post-Soviet l'viv: narratives, identity, and power. Lanham, MD: Lexington Books, 2012. 432 pp. ISBN 978-07391-6468-6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.113-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Four Pillars of Russia’s Power Narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Spectator. Italian Journal of International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (4), pp.62-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03932729.2014.954185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Елена Трубина. Город в теории: опыты осмысления пространства. М.: Новое литературное обозрение, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.176-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Анна Сидорова. Коммуникативные стратегии и культурные практики в поле литературы. Барнаул: Изд-во АЛТГУ, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.117-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Анна Новикова. Современные телевизионные зрелища: истоки, формы и методы воздействия. СПб.: Алетейя, 2008. ISBN 978-5-9141-9042-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.201-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kagan. Art and sustainability: connecting patterns for a culture of complexity. Bielefeld: transcript Verlag, 2011. 514 P. ISBN 978-3-8376-1803-7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.193-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopolitics and Illiberalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marlene Laruelle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Illiberalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oxford University Press, 2024, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, Oxford University Press, 2024, 9780197639108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197639108.013.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make live and let die: biopolitical borders, migrants and refugees in PIS’ Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Holger Mölder; Vladimir Sazonov; Camelia Florela Voinea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural in Political Communities: The Impact of Populism and Extremism on the International Security Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.183-197, 2023, Contributions to Political Science, 9783031434402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43440-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotman and Political Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marek Tamm; Peeter Torop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Companion to Juri Lotman: A Semiotic Theory of Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Publishing, pp.390-403, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Covid-19 crisis in Europe: a story told by RT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anton Shekhovtsov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RT in Europe and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russian-Georgian Relations in the Covid-19-era: Benign Negligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Meister. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georgian-Russian Relations: the Role of Discourses and Narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrich Böll Stiftung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.32-48, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovereignty and Russian national identity-making: The biopolitical dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kolstø, Pål; Blakkisrud, Helge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russia Before and After Crimea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, pp.93-116, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9781474433877-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russian World(s) in Vienna: agents, compatriots and people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Makarychev, Andrey; Thomas, Hoffmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russia and the EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-90, 2018, 9780203730744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolitical conservatism and “pastoral power”: a Russia – Georgia meeting point</w:t>
+                <w:t xml:space="preserve">Biopolitics, believers, bodily protests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jödicke, Ansgar. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beumers, Birgit; Etkind, Alexander; Gurova, Olga; Turoma, Sanna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion and Soft Power in the South Caucasus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781315206721⟩</w:t>
+              <w:t xml:space="preserve">Cultural Forms of Protest in Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-140, 2017, 9781315665610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315665610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136921v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolitics, believers, bodily protests</w:t>
+                <w:t xml:space="preserve">Biopolitical conservatism and “pastoral power”: a Russia – Georgia meeting point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Beumers, Birgit; Etkind, Alexander; Gurova, Olga; Turoma, Sanna. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jödicke, Ansgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Forms of Protest in Russia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781315665610⟩</w:t>
+              <w:t xml:space="preserve">Religion and Soft Power in the South Caucasus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9781315206721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315206721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135482v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russia as a counter-normative soft power: Between ideology and policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion and Soft Power in the South Caucasus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-236, 2017, 9781315206721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biopolitical turn in post-ideological times: a trajectory of Russia’s transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tasa, Monika; Västrik, Ergo-Hart; Kannike, Anu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Body, Personhood and Privacy. Perspectives on Cultural Other and Human Experience. Approaches to Culture Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-117, 2017, 9789949774609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both In-Between and Out: National Sovereignty and Cross-Border Governmentality in Euro 2012 in Lviv</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Governmentality beyond the West: (post)political machineries in Ukraine and Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bettina Bruns; Dorit Happ; Helga Zichner. </w:t>
+              <w:t xml:space="preserve">Makarychev, A.; Yatsyk, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neighbourhood Policy: Geopolitics Between Integration and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-114, 2016, 978-1-137-48565-6</w:t>
+              <w:t xml:space="preserve">New and Old Vocabularies of International Relations After the Ukraine Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-129, 2016, 9781315457338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243089v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Dimensions of Global Games: the Case of Sports Mega-events in Tatarstan</w:t>
+                <w:t xml:space="preserve">Shaping the Estonian: National Identity in Films, Arts and Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Makarychev, Andrey; Yatsyk, Alexandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mega-Events in Post-Soviet Eurasia: Shifting Borderlines of Inclusion and Exclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/978-1-137-49095-7_9⟩</w:t>
+              <w:t xml:space="preserve">Borders in the Baltic Sea Region: Suturing the Ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.197-226, 2016, 9781352000139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-352-00014-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242395v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nation-building, Political boundaries and Cultural Authenticity: Post-Soviet Borderlands in Transformation</w:t>
+                <w:t xml:space="preserve">Russia-EU borderlands after the Ukraine crisis: the case of Narva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marja Vuorinen; Tuomas Kuronen; Aki Huhtinen. </w:t>
+              <w:t xml:space="preserve">Gerhard Besier; Katarzyna Stokłosa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regime Changes: Reassessed, Anticipated and in the Making</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neighbourhood Perceptions of the Ukraine Crisis. From the Soviet Union into Eurasia?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.100-115, 2016, 978-1-4724-8494-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995711v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the Estonian: National Identity in Films, Arts and Song</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Both In-Between and Out: National Sovereignty and Cross-Border Governmentality in Euro 2012 in Lviv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Makarychev, Andrey; Yatsyk, Alexandra. </w:t>
+              <w:t xml:space="preserve">Bettina Bruns; Dorit Happ; Helga Zichner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borders in the Baltic Sea Region: Suturing the Ruptures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Neighbourhood Policy: Geopolitics Between Integration and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-114, 2016, 978-1-137-48565-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242397v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governmentality beyond the West: (post)political machineries in Ukraine and Russia</w:t>
+                <w:t xml:space="preserve">Regional Dimensions of Global Games: the Case of Sports Mega-events in Tatarstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Makarychev, A.; Yatsyk, A. </w:t>
+              <w:t xml:space="preserve">Makarychev, Andrey; Yatsyk, Alexandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New and Old Vocabularies of International Relations After the Ukraine Crisis</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mega-Events in Post-Soviet Eurasia: Shifting Borderlines of Inclusion and Exclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan; Palgrave Macmillan US, pp.173-193, 2016, 9781137490957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-49095-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242398v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russia-EU borderlands after the Ukraine crisis: the case of Narva</w:t>
+                <w:t xml:space="preserve">Nation-building, Political boundaries and Cultural Authenticity: Post-Soviet Borderlands in Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gerhard Besier; Katarzyna Stokłosa. </w:t>
+              <w:t xml:space="preserve">Marja Vuorinen; Tuomas Kuronen; Aki Huhtinen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neighbourhood Perceptions of the Ukraine Crisis. From the Soviet Union into Eurasia?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regime Changes: Reassessed, Anticipated and in the Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.321-344, 2016, 9781443899345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2018.1486300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243084v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refracting Europe: Biopolitical Conservatism and Art Protest in Putin’s Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russia's Foreign Policy: Ideas, Domestic Politics and External Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan UK, pp.138-155, 2015, 978-1-349-69160-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/9781137468888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243097v1</w:t>
-              </w:r>
-[...2900 lines deleted...]
-                <w:t xml:space="preserve">hal-04242961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4824,176 +4824,176 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russian Influence on the Parliamentary Elections 2020 in Georgia</w:t>
+                <w:t xml:space="preserve">“From Russia with Love”: The Kremlin’s Covid-19 Charm Offensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Kremlin’s Influence quarterly</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 3, pp.18-25, 2021</w:t>
+              <w:t xml:space="preserve">PONARS Eurasia Policy Memo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 687, pp.1-4, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243112v1</w:t>
+                <w:t xml:space="preserve">hal-04243121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“From Russia with Love”: The Kremlin’s Covid-19 Charm Offensive</w:t>
+                <w:t xml:space="preserve">Russian Influence on the Parliamentary Elections 2020 in Georgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PONARS Eurasia Policy Memo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 687, pp.1-4, 2021</w:t>
+              <w:t xml:space="preserve">The Kremlin’s Influence quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Kremlin’s Influence quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.18-25, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243121v1</w:t>
+                <w:t xml:space="preserve">hal-04243112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Russia With Love&amp;quot;. The Kremlin's Covid-19 Charm Offensive. PONARS Eurasia Policy Memo no. 687, January, 1-4</w:t>
               </w:r>
@@ -5231,51 +5231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Biopolitics of the Post-Soviet: From Populations to Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lexington Books, 2020, 978-1-4985-6239-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5306,51 +5306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Nemtsov and Russian Politics: Power and Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ibidem Press, Soviet and post-Soviet politics and society (181), 2018, 9783838211220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
@@ -5372,51 +5372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotman’s Cultural Semiotics and the Political</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5447,51 +5447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borders in the Baltic Sea Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5529,269 +5529,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mega Events in Post-Soviet Eurasia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vocabularies of International Relations after the Crisis in Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 9781315457338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296527v1</w:t>
+                <w:t xml:space="preserve">hal-04296521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrating Borderlands in a Wider Europe: Nations and Identities in Ukraine, Georgia and Estonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nomos Verlag, 2016, 978-3-8487-1165-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocabularies of International Relations after the Crisis in Ukraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mega Events in Post-Soviet Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan US, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-49095-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296521v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5822,276 +5822,276 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russian “Federalism”: Illiberal? Imperial? Exceptionalist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77 (14), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/slr.2018.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolitics and National Identities</w:t>
+                <w:t xml:space="preserve">When the party is over: developments in Sochi and Russia after the Winter Olympics 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Vamling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Petersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nationalities Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 45 (1), 2017</w:t>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20 (4), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225589v1</w:t>
+                <w:t xml:space="preserve">hal-04225591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the party is over: developments in Sochi and Russia after the Winter Olympics 2014</w:t>
+                <w:t xml:space="preserve">Biopolitics and National Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Yatsyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bo Petersson</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20 (4), 2017</w:t>
+              <w:t xml:space="preserve">Nationalities Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45 (1), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225591v1</w:t>
+                <w:t xml:space="preserve">hal-04225589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6167,51 +6167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB8FBAB0"/>
+    <w:nsid w:val="3F1FAE07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6398,51 +6398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-yatsyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5335-226X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220909717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/486146634271641930162" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000461094979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1022-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yatsyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197639108.013.23" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43440-2_9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Makarychev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ge.boell.org/sites/default/files/2022-01/GEORGIAN-RUSSIAN%20RELATIONS_The%20role%20of%20discourses%20and%20narratives_Eng.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474433877-009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.ut.ee/bitstream/handle/10062/59745/makarychev_2017_biopolitical.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315206721" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315665610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-49095-7_9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2018.1486300" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-352-00014-6_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781315457338/vocabularies-international-relations-crisis-ukraine-alexandra-yatsyk-andrey-makarychev?refId=ba46670a-f88c-4681-b7de-1efc615d09d2&amp;amp;context=ubx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137468888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sazonov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2024.2343820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03932729.2023.2253060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11030139" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2019.1634038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2019.1673788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0193723520919814" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25888072-bja10015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2019.1651699" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25739638.2018.1526490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2018.1434804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/reg.2018.0001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/slr.2018.289" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2018.1433960" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20991/allazimuth.334965" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602004.2018.1541301" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518046.2017.1377012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00905992.2016.1248385" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23340460.2017.1316593" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995738v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00905992.2016.1225705" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969776414548523" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1100886" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Petersson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vamling" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1100888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03932729.2014.954185" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-352-00014-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-49095-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-yatsyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5335-226X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220909717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/486146634271641930162" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000461094979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1022-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yatsyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sazonov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2024.2343820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03932729.2023.2253060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11030139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Makarychev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2019.1634038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2019.1673788" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0193723520919814" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25888072-bja10015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2019.1651699" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2018.1434804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20991/allazimuth.334965" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2018.1433960" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/slr.2018.289" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/reg.2018.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602004.2018.1541301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25739638.2018.1526490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518046.2017.1377012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23340460.2017.1316593" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00905992.2016.1248385" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00905992.2016.1225705" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1100886" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969776414548523" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Petersson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Vamling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1100888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03932729.2014.954185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197639108.013.23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43440-2_9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ge.boell.org/sites/default/files/2022-01/GEORGIAN-RUSSIAN%20RELATIONS_The%20role%20of%20discourses%20and%20narratives_Eng.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474433877-009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315665610" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dspace.ut.ee/bitstream/handle/10062/59745/makarychev_2017_biopolitical.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315206721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781315457338/vocabularies-international-relations-crisis-ukraine-alexandra-yatsyk-andrey-makarychev?refId=ba46670a-f88c-4681-b7de-1efc615d09d2&amp;amp;context=ubx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-352-00014-6_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-49095-7_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2018.1486300" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137468888" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243112v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-352-00014-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-49095-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>