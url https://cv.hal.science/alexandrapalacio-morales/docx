--- v0 (2026-03-26)
+++ v1 (2026-05-17)
@@ -1172,282 +1172,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01734603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fermi-liquid nature and exotic thermoelectric power in the heavy-fermion superconductor UBe13</w:t>
+                <w:t xml:space="preserve">Phase diagram of CeRh 2 Si 2 under pressure studied by thermopower measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusei Shimizu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+                <w:t xml:space="preserve">A Palacio-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Knebel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 592, pp.012002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01735130v1</w:t>
+                <w:t xml:space="preserve">hal-02011064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of CeRh 2 Si 2 under pressure studied by thermopower measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Fermi-liquid nature and exotic thermoelectric power in the heavy-fermion superconductor UBe13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusei Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Palacio-Morales</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (24), pp.241101(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.241101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011064v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01735130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamagnetic Transition in UCoAl Probed by Thermoelectric Measurements</w:t>
               </w:r>
@@ -1459,77 +1459,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (11), pp.116404. </w:t>
@@ -2123,51 +2123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uldemolins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesaros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52847-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03716150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aprili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.247001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T. Leriche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio&#8208;morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campetella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tresca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202007706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Longo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lorente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05278" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mascot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagen Cocklin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howon Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rachel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav6600" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.024712" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Gu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01365881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uldemolins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesaros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52847-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03716150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aprili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.247001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T. Leriche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio&#8208;morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campetella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tresca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202007706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Longo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lorente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05278" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mascot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagen Cocklin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howon Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rachel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav6600" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.024712" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Gu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01365881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>