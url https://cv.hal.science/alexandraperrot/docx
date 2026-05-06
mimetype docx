--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -783,525 +783,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors for optimizing intervention programs for cognition in older adults: the value of exergames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The User Experience of an Immersive and Interactive Wall Exergame in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Aging and Mechanisms of Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Games for Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055918v1</w:t>
+                <w:t xml:space="preserve">hal-05379800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The User Experience of an Immersive and Interactive Wall Exergame in Older Adults</w:t>
+                <w:t xml:space="preserve">The effects of a new immersive multidomain training on cognitive, dual-task and physical functions in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games for Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/g4h.2022.0075⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-023-00952-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426119v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The User Experience of an Immersive and Interactive Wall Exergame in Older Adults</w:t>
+                <w:t xml:space="preserve">Wireless Lighting System: A New Tool for Assessing Cognitive Functions in the Elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games for Health Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs13110943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379800v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of a new immersive multidomain training on cognitive, dual-task and physical functions in older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
+                <w:t xml:space="preserve">Factors for optimizing intervention programs for cognition in older adults: the value of exergames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">npj Aging and Mechanisms of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-023-00952-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41514-023-00103-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217390v1</w:t>
+                <w:t xml:space="preserve">hal-04055918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Lighting System: A New Tool for Assessing Cognitive Functions in the Elderly</w:t>
+                <w:t xml:space="preserve">The User Experience of an Immersive and Interactive Wall Exergame in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.943. </w:t>
+              <w:t xml:space="preserve">Games for Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.220-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bs13110943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/g4h.2022.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426116v1</w:t>
+                <w:t xml:space="preserve">hal-04426119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Level of Physical Activity on Prefrontal Cortex Hemodynamics in Older Adults During Single- and Dual-Task Walking</w:t>
               </w:r>
@@ -1415,235 +1415,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un programme d’activité physique de coopération et d’opposition sur les fonctions cognitives de personnes âgées</w:t>
+                <w:t xml:space="preserve">The User Experience of an Immersive and Interactive Wall Exergame in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.08.002⟩</w:t>
+              <w:t xml:space="preserve">Games for Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/g4h.2022.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426138v1</w:t>
+                <w:t xml:space="preserve">hal-03822789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The User Experience of an Immersive and Interactive Wall Exergame in Older Adults</w:t>
+                <w:t xml:space="preserve">Impact d’un programme d’activité physique de coopération et d’opposition sur les fonctions cognitives de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games for Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/g4h.2022.0075⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (129), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822789v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Level of Physical Activity on Prefrontal Cortex Hemodynamics in Older Adults During Single- and Dual-Task Walking</w:t>
               </w:r>
@@ -2268,63 +2268,50 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ayad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4923,51 +4910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D4F80A4"/>
+    <w:nsid w:val="56F2471F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5154,51 +5141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandraperrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1246-2221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110067010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;va B&#233;raud-Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67314" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05410936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Germain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2025.08.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1230" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2528580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41514-023-00103-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-023-00952-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13110943" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Ozsancak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2021-0410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.08.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Foulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rebillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-126.1.34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berchel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2020.01.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez Fontana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin R. Krueger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le-Scanff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2018.0010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ayad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu Donnezan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.06.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zitari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2018.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Becquard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0127" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2016-0362" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.104.1.91-101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Lay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot Beaudoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.09.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combourieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bloch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Seux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.10.045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026268" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2012.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0317" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.058.92" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gagnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2009.10599576" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tomasino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Cuong Do" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandraperrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1246-2221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110067010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;va B&#233;raud-Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67314" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05410936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Germain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2025.08.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1230" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2528580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-023-00952-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13110943" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41514-023-00103-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Ozsancak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2021-0410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.08.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Foulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rebillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-126.1.34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berchel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2020.01.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez Fontana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin R. Krueger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le-Scanff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2018.0010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ayad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu Donnezan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.06.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zitari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2018.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Becquard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0127" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2016-0362" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.104.1.91-101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Lay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot Beaudoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.09.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combourieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bloch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Seux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.10.045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026268" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2012.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0317" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.058.92" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gagnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2009.10599576" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tomasino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Cuong Do" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>