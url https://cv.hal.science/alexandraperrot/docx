--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -190,438 +190,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Video Games Training for Older Adults: Comparative Study of User Experience, Workload, Pleasure, and Intensity</w:t>
+                <w:t xml:space="preserve">Prefrontal cortex hemodynamics in patients with Parkinson's disease during single- and dual-task treadmill walking exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/67314⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (151), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2025.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092383v1</w:t>
+                <w:t xml:space="preserve">hal-05410936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex hemodynamics in patients with Parkinson's disease during single- and dual-task treadmill walking exercises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser l'activité physique pour un vieillissement cognitif actif grâce aux exergames : une approche novatrice Rethinking Physical Activity for Active Cognitive Aging through Exergames: An Innovative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Valery</w:t>
+                <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Germain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2025.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410936v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l'activité physique pour un vieillissement cognitif actif grâce aux exergames : une approche novatrice Rethinking Physical Activity for Active Cognitive Aging through Exergames: An Innovative Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Active Video Games Training for Older Adults: Comparative Study of User Experience, Workload, Pleasure, and Intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et Psychologie Neuropsychiatrie du Vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (2), </w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (e67314), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/67314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378683v1</w:t>
+                <w:t xml:space="preserve">hal-05092383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Age-Related Interference in Cognitive-Motor Dual-Task Performance: A Novel Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -789,77 +789,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The User Experience of an Immersive and Interactive Wall Exergame in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games for Health Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -878,278 +878,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of a new immersive multidomain training on cognitive, dual-task and physical functions in older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wireless Lighting System: A New Tool for Assessing Cognitive Functions in the Elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-023-00952-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bs13110943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217390v1</w:t>
+                <w:t xml:space="preserve">hal-04426116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Lighting System: A New Tool for Assessing Cognitive Functions in the Elderly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The effects of a new immersive multidomain training on cognitive, dual-task and physical functions in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.943. </w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bs13110943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11357-023-00952-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426116v1</w:t>
+                <w:t xml:space="preserve">hal-04217390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors for optimizing intervention programs for cognition in older adults: the value of exergames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Aging and Mechanisms of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1183,77 +1183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The User Experience of an Immersive and Interactive Wall Exergame in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games for Health Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (3), pp.220-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1281,546 +1281,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Level of Physical Activity on Prefrontal Cortex Hemodynamics in Older Adults During Single- and Dual-Task Walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The User Experience of an Immersive and Interactive Wall Exergame in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Germain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/japa.2021-0410⟩</w:t>
+              <w:t xml:space="preserve">Games for Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/g4h.2022.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426125v1</w:t>
+                <w:t xml:space="preserve">hal-03822789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The User Experience of an Immersive and Interactive Wall Exergame in Older Adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact d’un programme d’activité physique de coopération et d’opposition sur les fonctions cognitives de personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néva Béraud-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games for Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/g4h.2022.0075⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (129), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822789v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un programme d’activité physique de coopération et d’opposition sur les fonctions cognitives de personnes âgées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of the Level of Physical Activity on Prefrontal Cortex Hemodynamics in Older Adults During Single- and Dual-Task Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tomasino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Ozsancak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (129), pp.149-157. </w:t>
+              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/japa.2021-0410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426138v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Level of Physical Activity on Prefrontal Cortex Hemodynamics in Older Adults During Single- and Dual-Task Walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tomasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Ozsancak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/japa.2021-0410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776079v1</w:t>
+                <w:t xml:space="preserve">hal-04426125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Exergaming on Physical Fitness, Functional Mobility, and Cognitive Functioning in Adults With Down Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Le Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (142), pp.34-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2023,51 +2023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global lifestyle assessment: Psychometric properties of the General Lifestyle Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iréné Lopez Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin R. Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,551 +2138,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Training Game Versus Action Videogame: Effects on Cognitive Functions in Older Adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The impact of therapeutic patient education and physical activity programs on the fall risk of elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Hartley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games for Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/g4h.2018.0010⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2018028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813651v1</w:t>
+                <w:t xml:space="preserve">hal-04426144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of therapeutic patient education and physical activity programs on the fall risk of elderly people</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cognitive Training Game Versus Action Videogame: Effects on Cognitive Functions in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amir Ayad</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maillot</w:t>
+                <w:t xml:space="preserve">Alan Hartley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103, pp.3-10. </w:t>
+              <w:t xml:space="preserve">Games for Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.35-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2018028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/g4h.2018.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426144v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of simultaneous aerobic and cognitive training on executive functions, cardiovascular fitness and functional abilities in older adults with mild cognitive impairment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French validation of the modified-falls efficacy scale (M-FES Fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Combourieu Donnezan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Belleville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Kemoun</w:t>
+                <w:t xml:space="preserve">Haifa Zitari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mental Health and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mhpa.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272199v1</w:t>
+                <w:t xml:space="preserve">hal-03813658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of the modified-falls efficacy scale (M-FES Fr)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of simultaneous aerobic and cognitive training on executive functions, cardiovascular fitness and functional abilities in older adults with mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combourieu Donnezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Castanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maillot</w:t>
+                <w:t xml:space="preserve">Frédéric Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Zitari</w:t>
+                <w:t xml:space="preserve">Gilles Kemoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78, pp.233-239. </w:t>
+              <w:t xml:space="preserve">Mental Health and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.78-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2018.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mhpa.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813658v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation des personnes âgées à pratiquer une activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Becquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, vol. 40 (156), pp.127-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2729,77 +2729,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Role of Recent and Past Long-Term Physical Activity on Age-Related Cognitive Decline: The Moderating Effect of Sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iréné Lopez-Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (3), pp.353-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2833,51 +2833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Age in Relation between Two Kinds of Abilities and Performance in Acquisition of New Motor Skill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bertsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2937,77 +2937,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Attention is Slowed in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Hartley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (2), pp.144-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3188,51 +3188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de deux types d'entrainement sur la vitesse de marche des personnes âgées MCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3309,77 +3309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Braking Force in Walking: Age-Related Differences and Improvement in Older Adults With Exergame Training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Cuong Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3411,447 +3411,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of interactive physical-activity video-game training on physical and cognitive function in older adults.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La théorie de l'enrichissement cognitif à travers la stimulation physique : activité physique traditionnelle versus exergames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Hartley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (3), pp.589-600. </w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (71), pp.217-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0026268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2012.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736985v1</w:t>
+                <w:t xml:space="preserve">hal-00737275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie de l’enrichissement cognitif à travers la stimulation physique : activité physique traditionnelle versus exergames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets de la pratique des jeux vidéo sur le vieillissement cognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hartley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2012.07.008⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2012.0317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426149v1</w:t>
+                <w:t xml:space="preserve">hal-00736988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie de l'enrichissement cognitif à travers la stimulation physique : activité physique traditionnelle versus exergames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La théorie de l’enrichissement cognitif à travers la stimulation physique : activité physique traditionnelle versus exergames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (71), pp.217-229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2012.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2012.07.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00737275v1</w:t>
+                <w:t xml:space="preserve">hal-04426149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la pratique des jeux vidéo sur le vieillissement cognitif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of interactive physical-activity video-game training on physical and cognitive function in older adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Hartley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (1), pp.83-94. </w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.589-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2012.0317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0026268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736988v1</w:t>
+                <w:t xml:space="preserve">hal-00736985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la configuration des aptitudes cognitives et psychomotrices au cours de l'acquisition d'une habileté motrice. L'exemple de la « cascade à trois balles » en jonglage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58, pp.81-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3885,51 +3885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Activity as a Moderator of the Relationship Between Aging and Inductive Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3989,51 +3989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of age in relation between two kinds of abilities and performance in acquisition of new motor skill.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bertsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4097,359 +4097,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’âge sur l’activation du cortex préfrontal lors de la marche en simple et double tâche chez des sujets âgés et jeunes physiquement peu actifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Oxygénation cérébrale lors de la marche en simple et double tâche chez des séniors physiquement actifs et peu actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tomasino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auzou</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289554v1</w:t>
+                <w:t xml:space="preserve">hal-04289533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygénation cérébrale lors de la marche en simple et double tâche chez des séniors physiquement actifs et peu actifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effet de l’âge sur l’activation du cortex préfrontal lors de la marche en simple et double tâche chez des sujets âgés et jeunes physiquement peu actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tomasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Perrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Valery</w:t>
+                <w:t xml:space="preserve">Pascal Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">27e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289533v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du niveau d’activité physique sur l’oxygénation cérébrale lors de la marche simple et lors d’une double tâche chez la personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Ozsancak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Perrot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4614,64 +4614,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Physical Activity and Age on the Main Categories of Cognitive Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4758,51 +4758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de l’enrichissement cognitif à travers la stimulation physique : des programmes traditionnels aux approches combinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences cognitives. Université Paris - Saclay, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4910,51 +4910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56F2471F"/>
+    <w:nsid w:val="AC66804B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5141,51 +5141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandraperrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1246-2221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110067010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;va B&#233;raud-Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67314" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05410936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Germain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2025.08.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1230" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2528580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-023-00952-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13110943" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41514-023-00103-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Ozsancak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2021-0410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.08.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Foulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rebillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-126.1.34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berchel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2020.01.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez Fontana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin R. Krueger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le-Scanff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2018.0010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ayad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu Donnezan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.06.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zitari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2018.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Becquard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0127" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2016-0362" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.104.1.91-101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Lay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot Beaudoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.09.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combourieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bloch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Seux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.10.045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026268" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2012.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0317" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.058.92" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gagnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2009.10599576" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tomasino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Cuong Do" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandraperrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1246-2221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110067010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05410936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Germain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2025.08.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;va B&#233;raud-Peign&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1230" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/67314" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2528580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13110943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-023-00952-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41514-023-00103-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.08.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Ozsancak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2021-0410" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Foulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rebillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-126.1.34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berchel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2020.01.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez Fontana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin R. Krueger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le-Scanff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ayad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2018.0010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zitari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2018.07.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu Donnezan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.06.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Becquard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0127" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2016-0362" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.104.1.91-101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Lay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot Beaudoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.09.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combourieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bloch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Seux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.10.045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2012.07.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0317" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026268" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.058.92" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gagnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2009.10599576" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tomasino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289554v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Cuong Do" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>