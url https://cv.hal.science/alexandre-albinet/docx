--- v0 (2026-03-29)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre ALBINET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A549 and Ci-hAELVi cell lines coculture as a new human alveolar epithelium model for air-liquid interface exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Alunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Floreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 112, pp.106200. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2026.106200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05527070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of organic aerosols in urban and forested areas of Paris using high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zherebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Noyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.4885-4905. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-4885-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of aryl hydrocarbon, estrogen, and androgen receptor-mediated activities of secondary organic aerosols formed from the oxidation of polycyclic aromatic hydrocarbons and furans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 273, pp.121220. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.121220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04991387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in the effects of organic aerosol coatings on polycyclic aromatic hydrocarbon concentrations and their estimated health effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Shrivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (14), pp.8163-8183. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-8163-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiating between Euro 5 gasoline and diesel light-duty engine primary and secondary particle emissions using multivariate statistical analysis of high-resolution mass spectrometry (HRMS) fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), pp.569-587. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ar-3-569-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to PM2.5 modulate the pro-inflammatory and interferon responses against influenza virus infection in a human 3D bronchial epithelium model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Martίn-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Eon-Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Alwardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéril Degrouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 348, pp.123781. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosolomics based approach to discover source molecular markers: A case study for discriminating residential wood heating vs garden green waste burning emission sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.141242. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol source apportionment uncertainty linked to the choice of input chemical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. van Drooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108441. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into secondary organic aerosol formation from the day- and nighttime oxidation of polycyclic aromatic hydrocarbons and furans in an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew T Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (23), pp.15077 - 15096. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-15077-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Characterizing Particulate Organic Nitrates with an Aerodyne Long-ToF Aerosol Mass Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Graeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Garmash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Äijälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling aerosol molecular markers in a 3D air quality model: Focus on anthropogenic organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 835, pp.155360. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03823109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric PM10 oxidative potential: synthesis of 15 year-round urban datasets in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.11353. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-11353-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of five methodologies to apportion organic aerosol sources during a PM pollution event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 757, pp.143168. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparities in particulate matter (PM10) origins and oxidative potential at a city scale (Grenoble, France) – Part 2: Sources of PM10 oxidative potential using multiple linear regression analysis and the predictive applicability of multilayer perceptron neural network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.9719 - 9739. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-9719-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03310548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM10 chemical profile during North African dust episodes over French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Vadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.277. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year measurements of secondary organic aerosol (SOA) markers in the Paris region (France): Concentrations, gas/particle partitioning and SOA source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.M. Bandowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 757, pp.143921. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs) and their nitrated and oxygenated derivatives in the Arctic boundary layer: seasonal trends and local anthropogenic influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Drotikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Dekhtyareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kallenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (18), pp.14351-14370. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-14351-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03500512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 798, pp.149367. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate radical generation via continuous generation of dinitrogen pentoxide in a laminar flow reactor coupled to an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezra Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Krechmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Majluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (5), pp.2397-2411. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-13-2397-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial brown carbon emissions from wintertime residential wood burning over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 743, pp.140752. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of particulate-matter air pollution and its oxidative potential in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar R Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Estelle Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaira Leni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 587 (7834), pp.414 - 419. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2902-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year source apportionment of submicron organic aerosols from near-continuous highly time-resolved measurements at SIRTA (Paris area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.14755-14776. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-14755-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of substances with humic-like fluorescence properties, upon photoinduced oligomerization of typical phenolic compounds emitted by biomass burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Mekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 206, pp.197-207. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fractions does matter for aerosol source apportionment. Part 3: Combining off-line and on-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.M. Sofowote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 690, pp.944-955. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of PM10 Sources Profiles at 15 French Sites Using a Harmonized Constrained Positive Matrix Factorization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.310. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10060310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and determination of secondary organic aerosol (SOA) tracers (markers) in particulate matter standard reference material (SRM 1649b, urban dust)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (23), pp.5975-5983. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02015-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variations and Chemical Predictors of Oxidative Potential (OP) of Particulate Matter (PM), for Seven Urban French Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.698. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10110698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fraction does matter for source apportionment. Part 1 : A one-year campaign in Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.1598-1611. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of major secondary organic aerosol contribution to lensing effect black carbon absorption enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-018-0056-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fractions does matter for aerosol source apportionment. Part 2 : Intensive short-term campaign in the Paris area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 634, pp.267-278. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Measurement-Based Methodologies to Apportion Secondary Organic Carbon (SOC) in PM2.5 : A Review of Recent Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (11), pp.art. 452. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos9110452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des composés organiques nitrés dans l’atmosphère. Caractérisation moléculaire et études de sources en air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-2018, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02044866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field characterization of the PM2.5 Aerosol Chemical Speciation Monitor : insights into the composition, sources, and processes of fine particles in eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.14501-14517. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-14501-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly tool for comprehensive evaluation of the geographical origins of atmospheric pollution: Wind and trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.183-187. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and atmospheric chemistry of oxy- and nitro-PAHs in the ambient air of Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de la spéciation de la fraction organique pour l’évaluation des sources de particules dans l’air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited formation of isoprene epoxydiols-derived secondary organic aerosol under NOx-rich environments in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (4), pp.2035-2043. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL072368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a conceptual model for gas-particle partitioning of polycyclic aromatic hydrocarbons using polyparameter linear free energy relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourya Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Lammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysun Sofuoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetkin Dumanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (22), pp.12312-12319. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b02158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-road traffic emissions of polycyclic aromatic hydrocarbons and their oxy- and nitro- derivative compounds measured in road tunnel environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Keyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy M. Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 566, pp.1131-1142. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year study of polycyclic aromatic compounds at an urban site in Grenoble (France): Seasonal variations, gas/particle partitioning and cancer risk estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourya Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Lammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 565, pp.1071-1083. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability and source apportionment of volatile organic compounds (VOCs) in the Paris megacity (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11961 - 11989. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11961-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxidation processes from emission to ambient air introduction of aerosol emitted by residential log wood stoves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aujay-Plouzeau Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlhac Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactions of 9,10-anthraquinone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Miet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple QuEChERS-like extraction approach for molecular chemical characterization of organic aerosols: application to nitrated and oxygenated PAH derivatives (NPAH and OPAH) quantified by GC–NICIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (13), pp.3131-3148. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-014-7760-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés oxygénés et nitrés des hydrocarbures aromatiques polycycliques en phase particulaire : granulométrie et devenir dans l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2012-2013, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A really quick easy cheap effective rugged and safe (QuEChERS) extraction procedure for the analysis of particle-bound PAHs in ambient air and emission samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 450-451, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution of nitrated and oxygenated polycyclic aromatic hydrocarbons (NPAHs and OPAHs) on traffic and suburban sites of a European megacity : Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johany Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.8877-8887. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-8877-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal/nocturnal concentrations and sources of particulate-bound PAHs, OPAHs and NPAHs at traffic and suburban sites in the region of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johany Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 437, pp.297-305. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of polycyclic aromatic compounds (PAHs, NPAHs and OPAHs) adsorbed on natural aerosol particles exposed to atmospheric oxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johany Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 397 (2), pp.887 - 887. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-3622-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaiconomou Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (2), pp.857-864. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3243-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrated and oxygenated derivatives of polycyclic aromatic hydrocarbons in the ambient air of two French alpine valleys: Part 1: Concentrations, sources and gas/particle partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (173), pp.43 à 54. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique de la fraction polaire des particules dans l’air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2007-2008, pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrated and oxygenated derivatives of polycyclic aromatic hydrocarbons in the ambient air of two French alpine valleys Part 2: Particle size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (173), pp.55 à 64. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs), nitrated PAHs and oxygenated PAHs in ambient air of the Marseilles area (South of France) : concentrations and sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 384 (1-3), pp.280-292. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling precautions for the measurement of nitrated polycyclic aromatic hydrocarbons in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (23), pp.4988-4994. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous analysis of oxygenated and nitrated polycyclic aromatic hydrocarbons on standard reference material 1649a (urban dust) and on natural ambient air samples by gas chromatography-mass spectrometry with negative ion chemical ionisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoz-Garzianda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1121, pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field comparison of particulate PAH measurements using a low-flow denuder device and conventional sampling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (20), pp.6398-6404. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060544m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous analysis of oxygenated and nitrated polycyclic aromatic hydrocarbons on standard reference material 1649a (urban dust) and on natural ambient air samples by gas chromatography-mass spectrometry with negative ion chemical ionisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1121 (1), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.04.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique des particules atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Frejafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM-SUB-OP: A kinetic model of aerosol oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashmi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lelieveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting molecular markers of PM sources: Benefits of non-target screening strategy based on HRMS combined with multivariate statistical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albinet Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04164803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXinTRANSPORT : project about toxicological, chemical and physical characterizations of particles in the cabin air of TRANSPORT in movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Queron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Delater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus de Mendonça Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04164760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-analytical assessment of primary vs. aged biomass burning emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03989207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXinTRANSPORT: project about toxicological, chemical and physical characterizations of particles in the cabin air of TRANSPORT in movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Queron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Delater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus de Mendonca Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference of the International Society of Indoor Air Quality &amp; Climate (Indoor Air 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03984743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the in-vitro biological responses induced by SOA formed from the oxidation of PAHs and furans by OH or NO3 radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment in microenvironment of 2 cyclone samplers for the toxicological study of particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Delater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Mendonca Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès Français sur les Aérosols (CFA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03976001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the deposited particle surface dose during air-liquid interface exposure of human lung cells to biomass burning emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03989287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and secondary emissions of pellets and logwood residential heating appliances: emissions factors, secondary aerosol formation potential and chemical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polycyclic aromatic compounds emitted by EURO 6b and d-TEMP passenger cars: emission factors, gas/particle partitioning and source makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation yields and physicochemical properties of the SOA formed from the day- and night-time oxidation of furans and PAHs performed in an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and chemistry of the harmful components in particulate air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-E. Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Leni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04033914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Nanoparticles Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the day- and night-time SOA formation from the oxidation of furans and PAHs performed in an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Conference on Combustion Generated Nanoparticles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03270370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large-scale source apportionment of oxidative potential at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03552580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Combustion Aerosol Standard Generator (CAST): a low-cost alternative combustion emission source for aeronautical fuel evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dioxin- and PAH-like activities of primary vs secondary residential pellet vs log wood stove emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of SOA from diesel and gasoline vehicles with untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svalbard local air contamination by PAHs and nitro- and oxy- PAHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Drotikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Karine Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena C. Reinardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aasim M. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwegian Environmental Chemistry Symposium (NECS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance en temps réel de la composition chimique des particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6+-year source apportionment of fine carbonaceous aerosols at SIRTA (Paris region, France) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer (AE33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of atmospheric particulate matter : method & application at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Dalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources contribution to the oxidative potential of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; at 15 French sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Graeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Influence of Secondary Organic Aerosols on Black Carbon Absorption Enhancement in the Region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of secondary organic aerosol to lensing effect black carbon absorption enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International conference on carbonaceous particles in the atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of secondary organic aerosols on black carbon absorption enhancement in the region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of AMS and ACSM Measurements for Particulate Organic Nitrates (pON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNREAL Project : Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Aerosol Sources on Atmospheric Black Carbon Absorption Enhancement in the Region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year source apportionment of highly-time resolved carbonaceous aerosol in the region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach to resolve sources of organic aerosol by combining offline and online ambient measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.M. Sofowote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining online and offline measurements for organic aerosol source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Congrès Français sur les Aérosols (CFA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Year Comparison of SOA Markers Modelling and Measurements : Seasonality and Gas/Particle Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-15210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-pahs in ambient air and evaluation of soa pah contribution on pm via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of SOA markers: simulation through detailed mechanisms and validation by comparison with measurements. A new approach to understand SOA formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methodologies used for the estimation of secondary organic carbon (SOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of the chemistry and sources of submicron aerosols at SIRTA in Paris area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés nitrés et oxygénés des hydrocarbures aromatiques polycycliques (HAP) dans l’air ambiant : du développement analytique à la normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque du Réseau Public Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergic approach to perform source apportionment of organic aerosol using offline and online measurements in positive matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM10) using a constrained USEPA-PMF5.0 model on different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of SOA markers : simulation through detailed mechanisms and validation by comparison with measurements. a new approach to understand SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating that speciation of organic fraction does matter for source apportionment : use of specific primary and secondary organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergic approach to perform source apportionment of organic aerosol using offline and online measurements in Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des travaux pour l’identification des sources de pollution au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of primary and secondary processes in the formation of oxy-PAHs and nitro- PAHs in Paris (France) by conjoining on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of volatile organic compounds and particulate emissions of incense and candle in emission test chamber : impact of test parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Karr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Indoor Air Quality and Climate (Indoor Air 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of primary and secondary processes in the formation of Oxy-PAHs and Nitro-PAHs in Paris (France) by conjoining on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time characterization of isoprene epoxydiols-derived secondary organic aerosol (IEPOX-SOA) in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mid- and long term emissions from building materials : impact of use and wear conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Indoor Air Quality and Climate (Indoor Air 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized PM source apportionment on a large set of various French sites using constrained Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of PM pollution within the French CARA program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air 2016 "Air Quality Monitoring - Evolving Issues and New Technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scented Candles and incenses as indoor air fresheners : health risk assessment from real emission measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Karr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Indoor Air Quality and Climate (Indoor Air 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interaction of semi-volatile organic compounds with multiphase aerosol particles using polyparameter linear free energy relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourya Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of organic aerosols in Paris (France) using offline-AMS analysis and validation of factors through the use of external markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Rudolf Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of cross modelling and field measurement approaches on the evaluation of SOA distribution: a case study in Grenoble, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic carbon (SOC) estimation using several indirect techniques and the evaluation of their uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of models for gas-particle partitioning of nitro- and oxy-aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kitanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year continuous on-line monitoring of the submicron aerosol chemical composition at the SIRTA-LSCE ACTRIS supersite (Paris area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field campaign characterization of incense and candle emissions in indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Karr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Indoor Air Quality and Climate (Indoor Air 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM source apportionment by Positive Matrix Factorization (PMF) using an extended aerosol chemical characterization including specific molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography and long term trends (1998-2011) of particulate-bound polycyclic aromatic hydrocarbons (PAHs) in the ambient air of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by residential log wood stoves : highlight of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers : What benefits/what drawbacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photooxidation of naphthalene and 2-methylnaphthalene: acidity, humidity and seed aerosol effects on chemical mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avram Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission dynamic from residential wood combustion : PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular chemical characterization of organic aerosols using QuEChERS-like extraction approach : application to PAHs and their nitrated and oxygenated derivatives (NPAHs and OPAHs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic wood stoves : evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un nouveau montage expérimental permettant l'étude de la réactivité des COSV en phase gazeuse : application aux produits d'oxydation des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque annuel du groupe français de cinétique et photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réactivité en phase gazeuse des produits d'oxydation des hydrocarbures aromatiques polycycliques : développement d'une méthodologie experimentale adpatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque annuel du groupe français de cinétique et photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic log wood burners: evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol from isoprene photo-oxidation in a white oak forest (France) : formation, evolution and molecular chemical characterization of gaseous and particulate phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hallemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerise Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon research conference "Biogenic Hydrocarbons &amp; the Atmosphere"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUECHERS (quick easy cheap effective rugged and safe) like extraction procedures as an alternative for the analysis of PAHS and PAH derivatives (NPAHS, OPAHS, CL-PAHS)) in particulate ambient air and emission samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corvallis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography and long term trends (1998-2011) of polycyclic aromatic hydrocarbons (PAHs) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of nitrated and oxy-polycyclic aromatic hydrocarbons in the atmospheres of two French alpine valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2007 (EAC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation pf PAH particle size distribution and gas/particle partitioning in two alpines valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2004 (EAC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial concentrations and seasonnal variations of gaseous and particulate polycyclic aromatic hydrocarbons (PAH) : cases of Chamonix and Maurienne valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. FECS Conference on chemistry and the environment &amp; 2. SFC Meeting on environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light vehicle gas and particle emissions : results of the Rhapsodie project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des travaux 2018-2019 du programme CARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNREAL Project: Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference - Conférence Européenne sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PN (&amp;lt; and ≥ 23nm) emissions of a Euro 6b GDI vehicle under WLTC and RDE conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Symposium Transport and Air Pollution (TAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of biomass burning sources using targeted and untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers: What benefits/what drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de sels organiques à anion halogénure pour piéger l'ozone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papaiconomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BF N° 09/01347. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures aromatiques polycycliques et leurs dérivés nitrés et oxygénés dans l'air ambiant : caractérisation physico-chimique et origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université Sciences et Technologies - Bordeaux I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00120588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre ALBINET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A549 and Ci-hAELVi cell lines coculture as a new human alveolar epithelium model for air-liquid interface exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Alunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Floreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 112, pp.106200. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2026.106200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05527070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of aryl hydrocarbon, estrogen, and androgen receptor-mediated activities of secondary organic aerosols formed from the oxidation of polycyclic aromatic hydrocarbons and furans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 273, pp.121220. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.121220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04991387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of organic aerosols in urban and forested areas of Paris using high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zherebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Noyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.4885-4905. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-4885-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in the effects of organic aerosol coatings on polycyclic aromatic hydrocarbon concentrations and their estimated health effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Shrivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (14), pp.8163-8183. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-8163-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiating between Euro 5 gasoline and diesel light-duty engine primary and secondary particle emissions using multivariate statistical analysis of high-resolution mass spectrometry (HRMS) fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), pp.569-587. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ar-3-569-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to PM2.5 modulate the pro-inflammatory and interferon responses against influenza virus infection in a human 3D bronchial epithelium model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Martίn-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Eon-Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Alwardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéril Degrouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 348, pp.123781. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosolomics based approach to discover source molecular markers: A case study for discriminating residential wood heating vs garden green waste burning emission sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.141242. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol source apportionment uncertainty linked to the choice of input chemical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. van Drooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108441. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into secondary organic aerosol formation from the day- and nighttime oxidation of polycyclic aromatic hydrocarbons and furans in an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew T Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (23), pp.15077 - 15096. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-15077-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Characterizing Particulate Organic Nitrates with an Aerodyne Long-ToF Aerosol Mass Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Graeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Garmash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Äijälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling aerosol molecular markers in a 3D air quality model: Focus on anthropogenic organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 835, pp.155360. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03823109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric PM10 oxidative potential: synthesis of 15 year-round urban datasets in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.11353. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-11353-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of five methodologies to apportion organic aerosol sources during a PM pollution event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 757, pp.143168. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM10 chemical profile during North African dust episodes over French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Vadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.277. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparities in particulate matter (PM10) origins and oxidative potential at a city scale (Grenoble, France) – Part 2: Sources of PM10 oxidative potential using multiple linear regression analysis and the predictive applicability of multilayer perceptron neural network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.9719 - 9739. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-9719-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03310548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year measurements of secondary organic aerosol (SOA) markers in the Paris region (France): Concentrations, gas/particle partitioning and SOA source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.M. Bandowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 757, pp.143921. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs) and their nitrated and oxygenated derivatives in the Arctic boundary layer: seasonal trends and local anthropogenic influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Drotikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Dekhtyareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kallenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (18), pp.14351-14370. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-14351-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03500512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 798, pp.149367. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate radical generation via continuous generation of dinitrogen pentoxide in a laminar flow reactor coupled to an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezra Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Krechmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Majluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (5), pp.2397-2411. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-13-2397-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial brown carbon emissions from wintertime residential wood burning over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 743, pp.140752. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of particulate-matter air pollution and its oxidative potential in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar R Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Estelle Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaira Leni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 587 (7834), pp.414 - 419. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2902-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year source apportionment of submicron organic aerosols from near-continuous highly time-resolved measurements at SIRTA (Paris area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.14755-14776. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-14755-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of substances with humic-like fluorescence properties, upon photoinduced oligomerization of typical phenolic compounds emitted by biomass burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Mekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 206, pp.197-207. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fractions does matter for aerosol source apportionment. Part 3: Combining off-line and on-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.M. Sofowote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 690, pp.944-955. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and determination of secondary organic aerosol (SOA) tracers (markers) in particulate matter standard reference material (SRM 1649b, urban dust)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (23), pp.5975-5983. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02015-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of PM10 Sources Profiles at 15 French Sites Using a Harmonized Constrained Positive Matrix Factorization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.310. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10060310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variations and Chemical Predictors of Oxidative Potential (OP) of Particulate Matter (PM), for Seven Urban French Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.698. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10110698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fraction does matter for source apportionment. Part 1 : A one-year campaign in Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.1598-1611. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of major secondary organic aerosol contribution to lensing effect black carbon absorption enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-018-0056-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fractions does matter for aerosol source apportionment. Part 2 : Intensive short-term campaign in the Paris area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 634, pp.267-278. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Measurement-Based Methodologies to Apportion Secondary Organic Carbon (SOC) in PM2.5 : A Review of Recent Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (11), pp.art. 452. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos9110452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des composés organiques nitrés dans l’atmosphère. Caractérisation moléculaire et études de sources en air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-2018, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02044866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field characterization of the PM2.5 Aerosol Chemical Speciation Monitor : insights into the composition, sources, and processes of fine particles in eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.14501-14517. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-14501-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly tool for comprehensive evaluation of the geographical origins of atmospheric pollution: Wind and trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.183-187. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and atmospheric chemistry of oxy- and nitro-PAHs in the ambient air of Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de la spéciation de la fraction organique pour l’évaluation des sources de particules dans l’air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited formation of isoprene epoxydiols-derived secondary organic aerosol under NOx-rich environments in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (4), pp.2035-2043. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL072368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a conceptual model for gas-particle partitioning of polycyclic aromatic hydrocarbons using polyparameter linear free energy relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourya Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Lammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysun Sofuoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetkin Dumanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (22), pp.12312-12319. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b02158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-road traffic emissions of polycyclic aromatic hydrocarbons and their oxy- and nitro- derivative compounds measured in road tunnel environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Keyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy M. Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 566, pp.1131-1142. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year study of polycyclic aromatic compounds at an urban site in Grenoble (France): Seasonal variations, gas/particle partitioning and cancer risk estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourya Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Lammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 565, pp.1071-1083. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability and source apportionment of volatile organic compounds (VOCs) in the Paris megacity (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11961 - 11989. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11961-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxidation processes from emission to ambient air introduction of aerosol emitted by residential log wood stoves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aujay-Plouzeau Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlhac Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactions of 9,10-anthraquinone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Miet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple QuEChERS-like extraction approach for molecular chemical characterization of organic aerosols: application to nitrated and oxygenated PAH derivatives (NPAH and OPAH) quantified by GC–NICIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (13), pp.3131-3148. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-014-7760-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés oxygénés et nitrés des hydrocarbures aromatiques polycycliques en phase particulaire : granulométrie et devenir dans l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2012-2013, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A really quick easy cheap effective rugged and safe (QuEChERS) extraction procedure for the analysis of particle-bound PAHs in ambient air and emission samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 450-451, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution of nitrated and oxygenated polycyclic aromatic hydrocarbons (NPAHs and OPAHs) on traffic and suburban sites of a European megacity : Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johany Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.8877-8887. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-8877-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal/nocturnal concentrations and sources of particulate-bound PAHs, OPAHs and NPAHs at traffic and suburban sites in the region of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johany Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 437, pp.297-305. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of polycyclic aromatic compounds (PAHs, NPAHs and OPAHs) adsorbed on natural aerosol particles exposed to atmospheric oxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johany Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 397 (2), pp.887 - 887. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-3622-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaiconomou Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (2), pp.857-864. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3243-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrated and oxygenated derivatives of polycyclic aromatic hydrocarbons in the ambient air of two French alpine valleys: Part 1: Concentrations, sources and gas/particle partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (173), pp.43 à 54. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique de la fraction polaire des particules dans l’air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2007-2008, pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrated and oxygenated derivatives of polycyclic aromatic hydrocarbons in the ambient air of two French alpine valleys Part 2: Particle size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (173), pp.55 à 64. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs), nitrated PAHs and oxygenated PAHs in ambient air of the Marseilles area (South of France) : concentrations and sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 384 (1-3), pp.280-292. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling precautions for the measurement of nitrated polycyclic aromatic hydrocarbons in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (23), pp.4988-4994. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous analysis of oxygenated and nitrated polycyclic aromatic hydrocarbons on standard reference material 1649a (urban dust) and on natural ambient air samples by gas chromatography-mass spectrometry with negative ion chemical ionisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoz-Garzianda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1121, pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field comparison of particulate PAH measurements using a low-flow denuder device and conventional sampling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (20), pp.6398-6404. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060544m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous analysis of oxygenated and nitrated polycyclic aromatic hydrocarbons on standard reference material 1649a (urban dust) and on natural ambient air samples by gas chromatography-mass spectrometry with negative ion chemical ionisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1121 (1), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.04.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique des particules atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Frejafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM-SUB-OP: A kinetic model of aerosol oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashmi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lelieveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting molecular markers of PM sources: Benefits of non-target screening strategy based on HRMS combined with multivariate statistical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albinet Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04164803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXinTRANSPORT : project about toxicological, chemical and physical characterizations of particles in the cabin air of TRANSPORT in movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Queron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Delater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus de Mendonça Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04164760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-analytical assessment of primary vs. aged biomass burning emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03989207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment in microenvironment of 2 cyclone samplers for the toxicological study of particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Delater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Mendonca Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès Français sur les Aérosols (CFA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03976001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the deposited particle surface dose during air-liquid interface exposure of human lung cells to biomass burning emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Gemayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03989287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the in-vitro biological responses induced by SOA formed from the oxidation of PAHs and furans by OH or NO3 radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXinTRANSPORT: project about toxicological, chemical and physical characterizations of particles in the cabin air of TRANSPORT in movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Queron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Delater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus de Mendonca Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference of the International Society of Indoor Air Quality &amp; Climate (Indoor Air 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03984743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polycyclic aromatic compounds emitted by EURO 6b and d-TEMP passenger cars: emission factors, gas/particle partitioning and source makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and secondary emissions of pellets and logwood residential heating appliances: emissions factors, secondary aerosol formation potential and chemical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation yields and physicochemical properties of the SOA formed from the day- and night-time oxidation of furans and PAHs performed in an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and chemistry of the harmful components in particulate air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-E. Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Leni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04033914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Conference on Combustion Generated Nanoparticles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03270370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Nanoparticles Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the day- and night-time SOA formation from the oxidation of furans and PAHs performed in an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Combustion Aerosol Standard Generator (CAST): a low-cost alternative combustion emission source for aeronautical fuel evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large-scale source apportionment of oxidative potential at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03552580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dioxin- and PAH-like activities of primary vs secondary residential pellet vs log wood stove emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svalbard local air contamination by PAHs and nitro- and oxy- PAHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Drotikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Karine Halse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena C. Reinardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aasim M. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwegian Environmental Chemistry Symposium (NECS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Loen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of SOA from diesel and gasoline vehicles with untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources contribution to the oxidative potential of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; at 15 French sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Graeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance en temps réel de la composition chimique des particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6+-year source apportionment of fine carbonaceous aerosols at SIRTA (Paris region, France) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer (AE33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of atmospheric particulate matter : method & application at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Dalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Influence of Secondary Organic Aerosols on Black Carbon Absorption Enhancement in the Region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of secondary organic aerosol to lensing effect black carbon absorption enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International conference on carbonaceous particles in the atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of secondary organic aerosols on black carbon absorption enhancement in the region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of AMS and ACSM Measurements for Particulate Organic Nitrates (pON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNREAL Project : Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Aerosol Sources on Atmospheric Black Carbon Absorption Enhancement in the Region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year source apportionment of highly-time resolved carbonaceous aerosol in the region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach to resolve sources of organic aerosol by combining offline and online ambient measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.M. Sofowote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining online and offline measurements for organic aerosol source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Congrès Français sur les Aérosols (CFA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Year Comparison of SOA Markers Modelling and Measurements : Seasonality and Gas/Particle Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-15210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-pahs in ambient air and evaluation of soa pah contribution on pm via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of SOA markers: simulation through detailed mechanisms and validation by comparison with measurements. A new approach to understand SOA formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methodologies used for the estimation of secondary organic carbon (SOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of the chemistry and sources of submicron aerosols at SIRTA in Paris area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés nitrés et oxygénés des hydrocarbures aromatiques polycycliques (HAP) dans l’air ambiant : du développement analytique à la normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque du Réseau Public Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM10) using a constrained USEPA-PMF5.0 model on different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergic approach to perform source apportionment of organic aerosol using offline and online measurements in positive matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating that speciation of organic fraction does matter for source apportionment : use of specific primary and secondary organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of SOA markers : simulation through detailed mechanisms and validation by comparison with measurements. a new approach to understand SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergic approach to perform source apportionment of organic aerosol using offline and online measurements in Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des travaux pour l’identification des sources de pollution au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of primary and secondary processes in the formation of oxy-PAHs and nitro- PAHs in Paris (France) by conjoining on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of volatile organic compounds and particulate emissions of incense and candle in emission test chamber : impact of test parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Karr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Indoor Air Quality and Climate (Indoor Air 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of primary and secondary processes in the formation of Oxy-PAHs and Nitro-PAHs in Paris (France) by conjoining on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time characterization of isoprene epoxydiols-derived secondary organic aerosol (IEPOX-SOA) in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mid- and long term emissions from building materials : impact of use and wear conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Indoor Air Quality and Climate (Indoor Air 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized PM source apportionment on a large set of various French sites using constrained Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of PM pollution within the French CARA program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air 2016 "Air Quality Monitoring - Evolving Issues and New Technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interaction of semi-volatile organic compounds with multiphase aerosol particles using polyparameter linear free energy relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourya Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scented Candles and incenses as indoor air fresheners : health risk assessment from real emission measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Karr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Indoor Air Quality and Climate (Indoor Air 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of organic aerosols in Paris (France) using offline-AMS analysis and validation of factors through the use of external markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Rudolf Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of cross modelling and field measurement approaches on the evaluation of SOA distribution: a case study in Grenoble, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic carbon (SOC) estimation using several indirect techniques and the evaluation of their uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of models for gas-particle partitioning of nitro- and oxy-aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kitanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year continuous on-line monitoring of the submicron aerosol chemical composition at the SIRTA-LSCE ACTRIS supersite (Paris area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field campaign characterization of incense and candle emissions in indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Karr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Indoor Air Quality and Climate (Indoor Air 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography and long term trends (1998-2011) of particulate-bound polycyclic aromatic hydrocarbons (PAHs) in the ambient air of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM source apportionment by Positive Matrix Factorization (PMF) using an extended aerosol chemical characterization including specific molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by residential log wood stoves : highlight of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers : What benefits/what drawbacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photooxidation of naphthalene and 2-methylnaphthalene: acidity, humidity and seed aerosol effects on chemical mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avram Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission dynamic from residential wood combustion : PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular chemical characterization of organic aerosols using QuEChERS-like extraction approach : application to PAHs and their nitrated and oxygenated derivatives (NPAHs and OPAHs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic wood stoves : evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un nouveau montage expérimental permettant l'étude de la réactivité des COSV en phase gazeuse : application aux produits d'oxydation des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque annuel du groupe français de cinétique et photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réactivité en phase gazeuse des produits d'oxydation des hydrocarbures aromatiques polycycliques : développement d'une méthodologie experimentale adpatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque annuel du groupe français de cinétique et photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic log wood burners: evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol from isoprene photo-oxidation in a white oak forest (France) : formation, evolution and molecular chemical characterization of gaseous and particulate phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hallemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerise Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon research conference "Biogenic Hydrocarbons &amp; the Atmosphere"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUECHERS (quick easy cheap effective rugged and safe) like extraction procedures as an alternative for the analysis of PAHS and PAH derivatives (NPAHS, OPAHS, CL-PAHS)) in particulate ambient air and emission samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corvallis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography and long term trends (1998-2011) of polycyclic aromatic hydrocarbons (PAHs) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of nitrated and oxy-polycyclic aromatic hydrocarbons in the atmospheres of two French alpine valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2007 (EAC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation pf PAH particle size distribution and gas/particle partitioning in two alpines valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2004 (EAC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial concentrations and seasonnal variations of gaseous and particulate polycyclic aromatic hydrocarbons (PAH) : cases of Chamonix and Maurienne valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. FECS Conference on chemistry and the environment &amp; 2. SFC Meeting on environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light vehicle gas and particle emissions : results of the Rhapsodie project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des travaux 2018-2019 du programme CARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNREAL Project: Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference - Conférence Européenne sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PN (&amp;lt; and ≥ 23nm) emissions of a Euro 6b GDI vehicle under WLTC and RDE conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Symposium Transport and Air Pollution (TAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of biomass burning sources using targeted and untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers: What benefits/what drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de sels organiques à anion halogénure pour piéger l'ozone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papaiconomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BF N° 09/01347. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures aromatiques polycycliques et leurs dérivés nitrés et oxygénés dans l'air ambiant : caractérisation physico-chimique et origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université Sciences et Technologies - Bordeaux I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00120588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05527070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Alunni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Simonin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Floreani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2026.106200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Lou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Shrivastava" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-8163-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dermigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-3-569-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chiv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mart&#943;n-Faivre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eon-Bertho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alwardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123781" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04449562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. van Drooge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108441" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337291v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Lambe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15077-2023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garmash" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko &#196;ij&#228;l&#228;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03823109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samu&#235;l Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11353-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srivastava" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Daellenbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143168" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03310548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S Borlaza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houdier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-9719-2021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148237v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vadel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020277" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lanzafame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.M. Bandowe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shahpoury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143921" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Drotikova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Dekhtyareva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kallenborn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-14351-2021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Wood" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Krechmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Majluf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2397-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140752" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar R Daellenbach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Estelle Cassagnes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Leni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2902-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14755-2019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190136v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barsotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Mekic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.03.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Sofowote" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.378" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02148724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10060310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973986v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederica Nalin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02015-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110698" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.135" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-018-0056-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853335v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.296" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9110452" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863245v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yele Sun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14501-2017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.04.042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourya Shahpoury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Lammel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysun Sofuoglu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetkin Dumanoglu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02158" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Keyte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M. Harrison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.152" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387781v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.137" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583966v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11961-2016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Federica" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Charles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aujay-Plouzeau Robin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlhac St&#233;phane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Miet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.050" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7760-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961801v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.068" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johany Ringuet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-8877-2012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.072" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H248XJR3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.07.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MDR3DW1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717868v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Suptil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3622-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00494107v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3243-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BLGC9KJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375849v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villenave" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.10.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869199v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375853v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.10.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961912v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.04.028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961911v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.01.061" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoz-Garzianda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963026v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060544m" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3CM692-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.04.043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868969v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Frejafon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05565817v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashmi Mishra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lelieveld" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Campbell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Lanzafame" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164803v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albinet Alexandre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164760v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendon&#231;a Andrade" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03989207v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Rahman El Mais" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Degrendele" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016851v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03976001v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fable" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27912" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03989287v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gemayel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988874v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016858v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leblanc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016852v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033914v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Daellenbach" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-E. Cassagnes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Leni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547300v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egorov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03270370v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03552580v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pangui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547352v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236293v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319944v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Karine Halse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena C. Reinardy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aasim M. Ali" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237230v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Dalia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02288865v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237287v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mocnik" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237723v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Prevot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237741v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237750v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239340v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239337v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239342v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239341v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863327v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239338v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853465v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853617v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853518v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853124v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853520v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853519v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853509v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853159v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853121v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853517v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853123v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853122v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853516v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucarelli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853604v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854274v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863021v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quivet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Karr" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854715v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854711v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863024v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854279v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853065v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863023v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buiron" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854283v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854714v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Rudolf Daellenbach" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854288v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854716v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854183v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lammel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kitanovski" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854280v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863022v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855119v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855104v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855103v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855115v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerano" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855112v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqu Cui" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avram Gold" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855554v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855555v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pelletier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852894v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Flaud" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Riva" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855558v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852895v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855514v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966388v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852896v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rio" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971231v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971042v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970269v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969936v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969940v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03635787v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242106v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aujay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meleux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396705v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237239v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01872443v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966611v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966599v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966449v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801260v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120588v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05527070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Alunni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Simonin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Floreani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2026.106200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Lou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Shrivastava" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-8163-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dermigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-3-569-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chiv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mart&#943;n-Faivre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eon-Bertho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alwardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123781" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04449562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141242" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. van Drooge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108441" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337291v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Lambe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15077-2023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garmash" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko &#196;ij&#228;l&#228;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03823109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samu&#235;l Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11353-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srivastava" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Daellenbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143168" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vadel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020277" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03310548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S Borlaza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houdier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-9719-2021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lanzafame" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.M. Bandowe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shahpoury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143921" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Drotikova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Dekhtyareva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kallenborn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-14351-2021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Wood" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Krechmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Majluf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2397-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140752" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar R Daellenbach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Estelle Cassagnes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Leni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2902-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14755-2019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190136v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barsotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Mekic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.03.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Sofowote" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.378" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973986v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederica Nalin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02015-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02148724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10060310" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110698" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.135" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-018-0056-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853335v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.296" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9110452" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863245v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yele Sun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14501-2017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.04.042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourya Shahpoury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Lammel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysun Sofuoglu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetkin Dumanoglu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02158" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Keyte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M. Harrison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.152" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387781v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.137" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583966v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11961-2016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Federica" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Charles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aujay-Plouzeau Robin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlhac St&#233;phane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Miet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.050" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7760-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961801v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.068" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johany Ringuet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-8877-2012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.072" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H248XJR3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.07.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MDR3DW1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717868v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Suptil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3622-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00494107v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3243-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BLGC9KJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375849v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villenave" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.10.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869199v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375853v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.10.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961912v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.04.028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961911v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.01.061" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoz-Garzianda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963026v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060544m" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3CM692-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.04.043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868969v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Frejafon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05565817v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashmi Mishra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lelieveld" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Campbell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Lanzafame" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164803v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albinet Alexandre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164760v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendon&#231;a Andrade" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03989207v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Rahman El Mais" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Degrendele" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03976001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fable" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27912" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03989287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gemayel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016851v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984743v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016858v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leblanc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016852v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033914v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Daellenbach" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-E. Cassagnes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Leni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03270370v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egorov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547437v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547300v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547465v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pangui" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03552580v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547352v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319944v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Karine Halse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena C. Reinardy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aasim M. Ali" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236293v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02288865v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237230v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237748v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237743v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Dalia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237287v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mocnik" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237723v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Prevot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237741v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237750v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239340v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239337v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239342v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239341v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863327v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239338v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853465v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853617v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853518v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853124v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853520v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853519v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853509v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853159v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853517v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853121v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853122v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853123v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853516v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucarelli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853604v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854274v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863021v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quivet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Karr" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854715v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854711v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863024v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854279v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853065v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854283v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863023v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buiron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854714v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Rudolf Daellenbach" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854288v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854716v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854183v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lammel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kitanovski" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854280v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863022v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855104v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855119v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855103v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855115v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerano" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855112v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqu Cui" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avram Gold" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855554v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855555v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pelletier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852894v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Flaud" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Riva" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855558v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852895v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855514v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966388v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852896v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rio" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971231v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971042v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970269v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969936v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969940v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03635787v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242106v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aujay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meleux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396705v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237239v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01872443v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966611v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966599v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966449v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801260v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120588v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>