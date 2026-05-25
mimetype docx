--- v0 (2026-03-19)
+++ v1 (2026-05-25)
@@ -72,1007 +72,1141 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5(SixGe1-x)3 thin films</w:t>
+                <w:t xml:space="preserve">Optimization of Solid Lipid Nanoparticle Formulation Using Design of Experiments, PART I: Strategic Tool for the Determination of Critical Parameters Regarding Formulation and Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sueyeong Kang</w:t>
+                <w:t xml:space="preserve">Margot Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">Dany Teles de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Altié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beaujard</w:t>
+                <w:t xml:space="preserve">Philippe Piccerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 797, pp.140338. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (13), pp.1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano15131034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562263v1</w:t>
+                <w:t xml:space="preserve">hal-05296361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Solid Lipid Nanoparticle Formulation for Cosmetic Application Using Design of Experiments, PART II: Physical Characterization and In Vitro Skin Permeation for Sesamol Skin Delivery</w:t>
+                <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5(SixGe1-x)3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Cassayre</w:t>
+                <w:t xml:space="preserve">Sueyeong Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Oline</w:t>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Orneto</w:t>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Altié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Wafo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Abou</w:t>
+                <w:t xml:space="preserve">Thomas Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cosmetics11040120⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 797, pp.140338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734943v1</w:t>
+                <w:t xml:space="preserve">hal-04562263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Squamous Cell Carcinoma Is Associated with a Low Thrombosis Risk Due to Storage Pool Deficiency in Platelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Solid Lipid Nanoparticle Formulation for Cosmetic Application Using Design of Experiments, PART II: Physical Characterization and In Vitro Skin Permeation for Sesamol Skin Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Oline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Haen</w:t>
+                <w:t xml:space="preserve">Caroline Orneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Crescence</w:t>
+                <w:t xml:space="preserve">Emmanuel Wafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Mege</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Lydia Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9030228⟩</w:t>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics11040120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222253v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aminosterol Claramine inhibits β-secretase 1–mediated insulin receptor cleavage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral Squamous Cell Carcinoma Is Associated with a Low Thrombosis Risk Due to Storage Pool Deficiency in Platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Gaborit</w:t>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Govers</w:t>
+                <w:t xml:space="preserve">Diane Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Altié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morange</w:t>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100818⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9030228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368302v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNAse-dependent, NET-independent pathway of thrombus formation in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The aminosterol Claramine inhibits β-secretase 1–mediated insulin receptor cleavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Carminita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Crescence</w:t>
+                <w:t xml:space="preserve">Roland Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Altié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brouilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Altié</w:t>
+                <w:t xml:space="preserve">Jean Michel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+                <w:t xml:space="preserve">Pierre Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (28), pp.e2100561118. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297 (1), pp.100818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2100561118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647480v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilineage Differentiation for Formation of Innervated Skeletal Muscle Fibers from Healthy and Diseased Human Pluripotent Stem Cells</w:t>
+                <w:t xml:space="preserve">DNAse-dependent, NET-independent pathway of thrombus formation in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Estelle Carminita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Badja</w:t>
+                <w:t xml:space="preserve">Nicolas Brouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Altié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Broucqsault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Laberthonnière</w:t>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9061531⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (28), pp.e2100561118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2100561118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080368v1</w:t>
+                <w:t xml:space="preserve">hal-03647480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multilineage Differentiation for Formation of Innervated Skeletal Muscle Fibers from Healthy and Diseased Human Pluripotent Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Badja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Broucqsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laberthonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9061531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time Course of Reendothelialization with Polyzene-F Nanocoated Cobra PzF™ Coronary Stent on Rabbit Iliac Arteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Corseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Altié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Courageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Revascularization Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (2), pp.195-199. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carrev.2019.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1219,51 +1353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04734943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cassayre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Oline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orneto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wafo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics11040120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Crescence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9030228" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaborit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03647480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carminita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100561118" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03080368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mazaleyrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Badja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Broucqsault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laberthonni&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corseaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Courageot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2019.11.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cassayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Teles de Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piccerelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15131034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04734943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Oline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orneto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wafo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics11040120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Crescence" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9030228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaborit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brunel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03647480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carminita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100561118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03080368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mazaleyrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Badja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Broucqsault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laberthonni&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corseaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Courageot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2019.11.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>