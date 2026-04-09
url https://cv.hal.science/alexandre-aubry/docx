--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -438,222 +438,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the high working memory capacity of gifted children: Contributions of processing skills and executive control</w:t>
+                <w:t xml:space="preserve">Alerting, orienting, and executive control in intellectually gifted children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103358⟩</w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.e02148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.2148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347002v1</w:t>
+                <w:t xml:space="preserve">hal-03347006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alerting, orienting, and executive control in intellectually gifted children</w:t>
+                <w:t xml:space="preserve">Explaining the high working memory capacity of gifted children: Contributions of processing skills and executive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), pp.e02148. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.103358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/brb3.2148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347006v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Exploration of Dynamic or Static Joint Attention Bids in Children with Autism Syndrome Disorder</w:t>
               </w:r>
@@ -1185,51 +1185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring working memory capacity in children using adaptive tasks: Example validation of an adaptive complex span</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,260 +1406,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les caractéristiques non cognitives des jeunes à haut potentiel intellectuel (HPI) : trajectoires, perceptions et enjeux éducatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'improvisation théâtrale : une deuxième chance pour les élèves ayant décroché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International RIPSYDEVE</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE 2025 : Réseau Interuniversitaire de Psychologie du Développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110087v1</w:t>
+                <w:t xml:space="preserve">hal-04986009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'improvisation théâtrale : une deuxième chance pour les élèves ayant décroché</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les caractéristiques non cognitives des jeunes à haut potentiel intellectuel (HPI) : trajectoires, perceptions et enjeux éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jouin</w:t>
+                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Longuépée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE 2025 : Réseau Interuniversitaire de Psychologie du Développement et de l'Éducation</w:t>
+              <w:t xml:space="preserve">Colloque International RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986009v1</w:t>
+                <w:t xml:space="preserve">hal-05110087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et validation d’un questionnaire sur l’utilisation des écrans au sein du foyer familial chez les enfants de maternelle et d’élémentaire</w:t>
               </w:r>
@@ -1956,51 +1956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estime de soi des adolescents à haut potentiel intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,51 +2217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la mémoire de travail de l’enfance à l’âge adulte : Exemple d’une tâche adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2394,51 +2394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la mémoire de travail chez l'enfant : validation d'un empan complexe adaptatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,51 +2855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Demangeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2023.102182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duplenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00169862231208922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibernon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.09.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0916-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Obrochta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01726997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03692035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AMIE0063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Demangeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2023.102182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duplenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00169862231208922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibernon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.09.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0916-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Obrochta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01726997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03692035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AMIE0063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>