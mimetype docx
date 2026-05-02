--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -438,222 +438,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alerting, orienting, and executive control in intellectually gifted children</w:t>
+                <w:t xml:space="preserve">Explaining the high working memory capacity of gifted children: Contributions of processing skills and executive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/brb3.2148⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.103358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347006v1</w:t>
+                <w:t xml:space="preserve">hal-03347002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the high working memory capacity of gifted children: Contributions of processing skills and executive control</w:t>
+                <w:t xml:space="preserve">Alerting, orienting, and executive control in intellectually gifted children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 218, pp.103358. </w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.e02148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/brb3.2148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347002v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Exploration of Dynamic or Static Joint Attention Bids in Children with Autism Syndrome Disorder</w:t>
               </w:r>
@@ -1185,51 +1185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring working memory capacity in children using adaptive tasks: Example validation of an adaptive complex span</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,51 +1572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
@@ -1868,204 +1868,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques d'enseignement auprès des élèves à Haut Potentiel Intellectuel</w:t>
+                <w:t xml:space="preserve">L'estime de soi des adolescents à haut potentiel intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Colloque International de l’OPHRIS - Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692942v1</w:t>
+                <w:t xml:space="preserve">hal-03692932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estime de soi des adolescents à haut potentiel intellectuel</w:t>
+                <w:t xml:space="preserve">Les pratiques d'enseignement auprès des élèves à Haut Potentiel Intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Xème Colloque International de l’OPHRIS - Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692932v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression visuelle des enfants TSA sur des stimuli statiques et dynamiques d'attention conjointe</w:t>
               </w:r>
@@ -2217,51 +2217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la mémoire de travail de l’enfance à l’âge adulte : Exemple d’une tâche adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2394,51 +2394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la mémoire de travail chez l'enfant : validation d'un empan complexe adaptatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,51 +2855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Demangeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2023.102182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duplenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00169862231208922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibernon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.09.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0916-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Obrochta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01726997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03692035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AMIE0063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Demangeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2023.102182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duplenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00169862231208922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibernon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.09.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0916-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Obrochta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01726997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03692035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AMIE0063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>