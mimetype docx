--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1868,204 +1868,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estime de soi des adolescents à haut potentiel intellectuel</w:t>
+                <w:t xml:space="preserve">Les pratiques d'enseignement auprès des élèves à Haut Potentiel Intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Xème Colloque International de l’OPHRIS - Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692932v1</w:t>
+                <w:t xml:space="preserve">hal-03692942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques d'enseignement auprès des élèves à Haut Potentiel Intellectuel</w:t>
+                <w:t xml:space="preserve">L'estime de soi des adolescents à haut potentiel intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Colloque International de l’OPHRIS - Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692942v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression visuelle des enfants TSA sur des stimuli statiques et dynamiques d'attention conjointe</w:t>
               </w:r>
@@ -2855,51 +2855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Demangeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2023.102182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duplenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00169862231208922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibernon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.09.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0916-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Obrochta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01726997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03692035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AMIE0063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Demangeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2023.102182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duplenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00169862231208922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibernon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.09.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0916-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Obrochta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Danet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01726997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03692035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AMIE0063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>