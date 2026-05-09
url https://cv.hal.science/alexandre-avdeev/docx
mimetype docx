--- v0 (2026-04-04)
+++ v1 (2026-05-09)
@@ -1875,199 +1875,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Marriage Behavior in the Central Asian Republics in the Post-Soviet Period (According to Censuses and Sample Surveys Data)</w:t>
+                <w:t xml:space="preserve">Toward to problem of defining the boundaries of the economically active and working age in Russia and Georgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Avdeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Troitskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economics faculty, Moscow State Lomonosov University. </w:t>
+              <w:t xml:space="preserve">Zenaari Ilia State University. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Демографические исследования</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 29, pp.7-26, 2021, 978-5-906932-81-5</w:t>
+              <w:t xml:space="preserve">Демографические вызовы XXI века</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.190-207, 2021, 978-9941-9701-7-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04033077v1</w:t>
+                <w:t xml:space="preserve">halshs-04033078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward to problem of defining the boundaries of the economically active and working age in Russia and Georgia</w:t>
+                <w:t xml:space="preserve">Changes in Marriage Behavior in the Central Asian Republics in the Post-Soviet Period (According to Censuses and Sample Surveys Data)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Avdeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Troitskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zenaari Ilia State University. </w:t>
+              <w:t xml:space="preserve">Economics faculty, Moscow State Lomonosov University. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Демографические вызовы XXI века</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.190-207, 2021, 978-9941-9701-7-7</w:t>
+              <w:t xml:space="preserve">Демографические исследования</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, pp.7-26, 2021, 978-5-906932-81-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04033078v1</w:t>
+                <w:t xml:space="preserve">halshs-04033077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Demography in Russia</w:t>
               </w:r>
@@ -2618,51 +2618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251842v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;&#1083;&#1077;&#1082;&#1089;&#1072;&#1085;&#1076;&#1088; &#1040;&#1083;&#1077;&#1082;&#1089;&#1072;&#1085;&#1076;&#1088;&#1086;&#1074;&#1080;&#1095; &#1040;&#1074;&#1076;&#1077;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1048;&#1088;&#1080;&#1085;&#1072; &#1040;&#1083;&#1077;&#1082;&#1089;&#1077;&#1077;&#1074;&#1085;&#1072; &#1058;&#1088;&#1086;&#1080;&#1094;&#1082;&#1072;&#1103;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/demreview.v12i1.26573" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Troitskaia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avdeev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34023/2313-6383-2025-32-4-74-82" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Troitskaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avdeev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/popecon.6.e91138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/popecon.5.e67183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Troitskaia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Avdeev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/popecon.2.e36059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Ulianova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/demreview.v2i5.5584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Festy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaymu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouteillec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1101.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge&#239; Zakharov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/centre-roland-mousnier/histoire-des-familles-des-demographies-et-des-comportements" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251842v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;&#1083;&#1077;&#1082;&#1089;&#1072;&#1085;&#1076;&#1088; &#1040;&#1083;&#1077;&#1082;&#1089;&#1072;&#1085;&#1076;&#1088;&#1086;&#1074;&#1080;&#1095; &#1040;&#1074;&#1076;&#1077;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1048;&#1088;&#1080;&#1085;&#1072; &#1040;&#1083;&#1077;&#1082;&#1089;&#1077;&#1077;&#1074;&#1085;&#1072; &#1058;&#1088;&#1086;&#1080;&#1094;&#1082;&#1072;&#1103;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/demreview.v12i1.26573" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Troitskaia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avdeev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34023/2313-6383-2025-32-4-74-82" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Troitskaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avdeev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/popecon.6.e91138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/popecon.5.e67183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Troitskaia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Avdeev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/popecon.2.e36059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Ulianova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/demreview.v2i5.5584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Festy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaymu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouteillec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1101.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge&#239; Zakharov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/centre-roland-mousnier/histoire-des-familles-des-demographies-et-des-comportements" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>